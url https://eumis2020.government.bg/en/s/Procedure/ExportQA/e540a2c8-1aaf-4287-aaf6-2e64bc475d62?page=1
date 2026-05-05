--- v1 (2026-02-24)
+++ v2 (2026-05-05)
@@ -1,97 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066156d64f2e4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0d3ea02984d4f4389700d48e01b470e.psmdcp" Id="R99cf5542af6942fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1d5f91abaf4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d641dcfedc84db392e46f50e56689a1.psmdcp" Id="R2f00b8a32fa14599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.772-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>20.11.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Нашата фирма КМК ФАРМА ЕООД има лицензирано производствено помещение, намиращо се в с. Славовица, общ. Септември. Дейността на фирмата е свързана с производство на хранителни добавки собствена марка, както и услугата производство на ишлеме на хранителни добавки за външни фирми.
 Адресът на управление на фирмата ни съгласно Търговския регистър е в гр. София.
 Интересуваме се дали сме допустими кандидати по мярка 6.4.1 от ПРСР за МИГ Белово, Септември, Велинград.</x:t>
   </x:si>
   <x:si>
     <x:t>Условията за допустимост на кандидатите по обявената процедура са посочени в т. 11.1. Критерии за допустимост на кандидатите от Условията за кандидатстванепо процедурата.
 Съгласно Условията за кандидатстване, т.11.1. Критерии за допустимост на кандидатите:
 .... 1/ Кандидатите трябва да имат седалище за едноличните търговци и юридическите лица или съответно постоянен адрес за физическите лица на територията на общините Белово, Септември или Велинград. Не е допустим получател на финансова помощ клон на юридическо лице или на едноличен търговец, ако юридическото лице или едноличният търговец, открил клона, не отговаря на изискванията за седалище на територията на МИГ Белово, Септември, Велинград.
 2/ Кандидатите трябва да бъдат микропредприятия....
 Юридическо лице, което е със седалище извън територията на МИГ Белово, Септември, Велинград, не е допустим кандидат по настоящата процедура - № BG06RDNP001-19.772 МИГ Белово, Септември, Велинград - Мярка 6.4.1 „Инвестиции в подкрепа на неземеделски дейности“
 Допустими са само кандидати със седалище за ЮЛ и постоянен адрес за физическите лица на територията на МИГ.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -110,99 +107,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -441,108 +439,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45250.3752807986</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>