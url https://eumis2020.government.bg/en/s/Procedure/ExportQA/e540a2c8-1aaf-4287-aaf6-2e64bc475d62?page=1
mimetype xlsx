--- v2 (2026-05-05)
+++ v3 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1d5f91abaf4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d641dcfedc84db392e46f50e56689a1.psmdcp" Id="R2f00b8a32fa14599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a8745e7ee04529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c613981361d49189fca389bfefa6f15.psmdcp" Id="Ra1b773c76f16485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>