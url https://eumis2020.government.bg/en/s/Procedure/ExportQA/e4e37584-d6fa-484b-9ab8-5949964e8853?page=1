--- v2 (2026-03-12)
+++ v3 (2026-05-13)
@@ -1,232 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a6849265d0450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8144e3f96c0b4c2c842bb42733a97a42.psmdcp" Id="Rc2aab5c5655f4a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fe2968b1ff4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/717a9e564bd744428f190e5d61644169.psmdcp" Id="R3faf23523ba94629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.376-Q009</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07.04.2021</x:t>
   </x:si>
   <x:si>
     <x:t>При текущ ремонт на помещение необходим ли е инвестиционен проект или е достатъчна количествено стойностна сметка.</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Условията за кандидатстване - 13.2 Условия за допустимост на дейностите/ Общи условия:
 т. 3. Към проектите, включващи разходи за строително-монтажни работи, се прилагат:
 а) заснемане на обекта/съоръжението и/или архитектурен план на сградата, съоръжението, обекта, който ще се изгражда, ремонтира или обновява, когато за предвидените строително-монтажни работи не се изисква одобрен инвестиционен проект съгласно Закона за устройство на територията;
 б) одобрен инвестиционен проект, изработен във фаза „Технически проект” или „Работен проект” в съответствие с изискванията на Закона за устройство на територията (ЗУТ) и Наредба № 4 от 2001 г. за обхвата и съдържанието на инвестиционните проекти (ДВ, бр. 51 от 2001 г.);</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.376-Q008</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>16.03.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 във връзка с обявена процедура за подбор на проекти BG06RDNP001-19.376 - МИГ “Дряново – Трявна – в сърцето на Балкана“ - Мярка 7.5. „Инвестиции в публично ползване в инфраструктура за отдих, туристическа инфраструктура“ бихме искали да ви зададем следния въпрос: 
 Допустимо ли е наемането на апартамент под наем, които да бъде ремонтиран с цел изграждане на туристически информационен център.</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 13.1 Допустими дейности от Условията за кандидатстване, една от допустимите дейности по настоящата процедура включва:
 •	Изграждане, реконструкция, ремонт, закупуване на оборудване и/или обзавеждане на туристически информационни центрове;
 Съгласно т. 13.2 Условия за допустимост на дейностите от Условията за кандидатстване, точка 2 гласи, че е изискуемо следното условие:
 2. Проектите да се изпълняват върху имот – собственост на кандидата, а когато имотът не е собственост на кандидата, към проектите се прилагат документи за:
 2.1. учредено право на строеж върху имота за срок не по-малък от 6 години, считано от датата  на  подаване  на  проектното  предложение  към  стратегията  за  ВОМР  (когато  е учредено срочно право на строеж)
 2.2. ползване върху имота, валиден за срок не по-малък от 6 години, считано от датата на подаване  на проектното предложение към Стратегията за ВОМР, вписан  в  районната служба по вписванията, в случаите на обновяване на сгради и/или помещения, за които не се изисква издаване на разрешение за строеж, съгласно Закона за устройство на територията.
 С оглед на гореизложеното, считаме, че изграждането на туристически информационен център, чрез наемането на апартамент под наем, който да бъде ремонтиран за целта, е допустима дейност по настоящата процедура, спазвайки изискванията на т.2 от УК. Моля, да имате предвид, че наемът на помещението не е част от допустимите разходи, които са подробно описани в т. 14.1 Допустими за финансиране разходи от Условията за кандидатстване по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.376-Q007</x:t>
   </x:si>
   <x:si>
-    <x:t>15.03.2021</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 във връзка с обявена процедура за подбор на проекти BG06RDNP001-19.376 - МИГ “Дряново – Трявна – в сърцето на Балкана“ - Мярка 7.5. „Инвестиции в публично ползване в инфраструктура за отдих, туристическа инфраструктура“ бихме искали да ви зададем следния въпрос: 
 В случай, че кандидатът е НПО, има ли изискване за уседналост на територията на МИГ или е допустимо към момента на подаване на проектното предложение да има регистрация на територията на Дряново или Трявна без да се разглеждат стари периоди.
 Благодаря предварително.</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 11.1 от Условията за кандидатстване по процедурата, допустими кандидати са: общините от територията на МИГ и Юридически лица с нестопанска цел със седалище и адрес управление на територията на МИГ. Обстоятелствата се проверяват към дата на подаване на проектното предложение.
 Задължително изискване е кандидатите да отговарят на разпоредбите на чл.18 от Наредба № 22 от 14 декември 2015 година за прилагане на подмярка 19.2 "Прилагане на операции в рамките на стратегии за ВОМР" на Мярка 19 "Водено от общностите местно развитие" от Програмата за развитие на селските райони за периода 2014 - 2020 г. Съгласно чл. 18, ал. 1 Кандидатът/получателят на финансова помощ има постоянен адрес - за физическите лица, и седалище и адрес на управление - за еднолични търговци и юридическите лица, на територията на действие на МИГ и осъществява дейностите по проект на територията на действие на МИГ.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.376-Q006</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>24.02.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Подобно приложение /мобилно приложение, насочено към по-лесното ориентиране на туристите/, в момента до колкото знам не функционира на територията на „МИГ Дряново - Трявна - в сърцето на Балкана“. Това означава ли, че за проектът би се приело, че е иновативен по своя характер и предлага нови инициативи/услуги за
 територията за повишаване на качеството и условията на живот на цялата територия на МИГ, което би му донесло допълнителни 15 точки при Техническата оценка?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Методологията и критериите за техническа и финансова оценка, Приложение 18 от документите за информация към процедурата, проекти, които са иновативни по своя характер и предлагат нови инициативи/услуги за територията за повишаване на качеството и условията на живот в района се оценяват със следните допълнителни точки, в зависимост от мястото на приложимост, както следва:
 -	На едно населено място – 5 т.; 
 -	На част от територията на МИГ -10 т.;
 -	На цялата територия на МИГ – 15 т.
 Този критерии ще бъде разгледан и оценен на етап Техническа и финансова оценка от външни експерт оценители.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.376-Q005</x:t>
   </x:si>
   <x:si>
     <x:t>Допустима ли би била дейност по създаване на мобилно приложение, насочено
 към по-лесното ориентиране на туристите, посещаващи Трявна и съответно дали
 разходът за разработването на такова приложение би бил допустим?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 14.1 от Условията за кандидатстване по процедурата, допустими за финансиране разходи, указани в подточка г) са следните нематериални инвестиции: придобиването или развитието на компютърен софтуер и придобиването на патенти, лицензи, авторски права, търговски марки.
 Съгласно т. 13.1 от Условията за кандидатстване по процедурата, допустими дейности са: 
 •	Изграждане, реконструкция, ремонт, закупуване на оборудване и/или обзавеждане на туристически информационни центрове;
 •	Изграждане, реконструкция, ремонт, закупуване на оборудване и/или обзавеждане на посетителските центрове за представяне и експониране на местното природно и културно наследство;
 •	Изграждане, реконструкция, ремонт, закупуване на оборудване и/или обзавеждане на центровете за изкуство и занаяти с туристическа цел;
 •	Изграждане, реконструкция, ремонт и закупуване на съоръжения за туристически атракции, които са свързани с местното природно, културно и/или историческо наследство и предоставящи услуги с познавателна или образователна цел;
 •	Изграждане, реконструкция, ремонт и закупуване на съоръжения за туристическа инфраструктура (информационни табели и пътепоказатели за туристическите места и маршрути, съоръжения за безопасност, велоалеи и туристически пътеки).
 В тази връзка считаме, че мобилно приложение, насочено към по-лесното ориентиране на туристите, посещаващи гр. Трявна е допустимо за финансиране по процедура № BG06RDNP001-19.376 МИГ “Дряново – Трявна – в сърцето на Балкана“ - Мярка 7.5. „Инвестиции в публично ползване в инфраструктура за отдих, туристическа инфраструктура“.</x:t>
   </x:si>
-  <x:si>
-[...66 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -245,99 +165,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -576,220 +497,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D10"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44293.4982160185</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44271.4894531481</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44270.5638975694</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44251.5172203588</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44251.5152564583</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...59 lines deleted...]
-        <x:v>34</x:v>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>