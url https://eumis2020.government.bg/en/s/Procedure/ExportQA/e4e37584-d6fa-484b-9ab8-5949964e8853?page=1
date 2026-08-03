--- v3 (2026-05-13)
+++ v4 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fe2968b1ff4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/717a9e564bd744428f190e5d61644169.psmdcp" Id="R3faf23523ba94629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88cd40818d7843c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2bc7d8715d44be1a72bdc8293346794.psmdcp" Id="Re7ec05d97e0647d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>