--- v0 (2026-02-24)
+++ v1 (2026-05-07)
@@ -1,102 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc746b08c904de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46501ee9e72043fca2297d2e37d42993.psmdcp" Id="R5c6f58e600e24865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf779ce6517584cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b28914b7e0cb41229252b50cd7d0d0e2.psmdcp" Id="Rfc96b8d0c22443b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.025-Q009</x:t>
   </x:si>
   <x:si>
-    <x:t>01.08.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>В режим на минимални помощи ли се явяват общинските и държавни културни инситути, в частност общинските театри?</x:t>
   </x:si>
   <x:si>
     <x:t>По настоящата процедура всички одобрени разходи/дейности за всички кандидати и крайни получатели са в режим на минимални помощи.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.025-Q008</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>31.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Пишете, че проекта е допустим за частна културна организация по смисъла на чл.10, ал.1, т.1 от Закона за закрила и развитие на културата - лице, регистрирано по реда на  Закона за юридическите лица с нестопанска цел.
 Моята фондация е регистрирана именно по този закон. Но се появява въпроса дали изисквате юридическото лице да е регистрирано и в Регистръра на културните организации, защото там нямам регистрация?</x:t>
   </x:si>
   <x:si>
     <x:t>Допустимите кандидати по процедурата трябва да отговарят на изискванията по т.6 „Допустими кандидати“ от Условията за кандидатстване.
 Кандидатите следва да са осъществявали минимум две дейности свързани със създаване и/или представяне/разпространение и/или  опазването на културни ценности в областта на театъра, музиката, киното, аудиовизията, визуалните изкуства, литературата, художествения превод, танца, цирка, пластичните изкуства, архитектурата, дизайна, фолклора, включително опазването на културно-историческото наследство през последните три календарни години (2021 г., 2022 г. и 2023 г.) и да представят Справка-декларация за дейности в сферата на културата (Приложение № 4). Приложение № 4 се попълва и подписва от законния представител на кандидата (вкл. прокурист/и, ако е приложимо) (с КЕП или сканирано във формат „pdf“ или „jpg“) и се прикачва към Формуляра за кандидатстване.
 В Приложение 9  „Критерии и методика за оценка на ПИИ“, т. 2. „Критерии за оценка на допустимостта на кандидата“ няма критерий за допустимост на кандидата юридическото лице да е регистрирано и в Регистръра на културните организации, който към момента не е напълно актуализиран.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.025-Q007</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>26.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаем екип,
 Пиша Ви с молба за разяснение по следните въпроси:
 1. Работя върху кандидатура по процедура BG-RRP-11.025  /представяне на мой авторски дългогодишен проект в сферата на визуалните изкуства/, експониран пред публика в страната и Европа. В качеството си на физическо лице с булстат за свободни професии, мога ли да подам по процедура BG-RRP-11.024? 
 /Планирам 2 локации за изложби, но по-високо финансиране би позволило още локации в страната. Това ще разпредели разходите по подготовката между събитията и ще се намали себестойността на всяка изложба./
 2.Само в един от шестте планови региона на Б-я ли трябва да са локациите на проекта или може да се комбинират?
 3. Възможно ли е да бъдат посочени и алтернативи на избраните локации за изложби в случай на промяна в обстоятелствата? Ако отговора е да, къде да се посочи във формуляра?
 4. Допустими ли са разходи за кетъринг на събитията/ изложбите?
 5. Има ли указана максимална и минимална дължина на събитията/изложбите? 
 6. Участниците и подизпълнителите на договор ли се ангажират по проекта?
 Подизпълнителите може ли да са физически лица или трябва да са юридически лица с този предмет на дейност?
 7. Възможно ли е като бенефициент да съм арт директор, координатор, графичен дизайнер и съставител /каталог/?
 8. В случай на одобрение на проектно предложение (от физическо лице с Булстат , свободни професии) трябва ли да има дейност 1. в момента на получаване на субсидията? 2. По време на инвестицията по проекта?
 9. При попълване на декларацията за минимални помощи Точка 7 попълва ли се от физически самоосигуряващи се лица ?
 Въпроси  попълване приложения
 10. В Прил. 4 – „деклариране на дейности през последните три календарни години – 2021, 2022 и 2023.“ –2022, 2023,2024 ли се има предвид?
 ---------------
 Въпроси  попълване формуляр
 11. /т.4 формуляр/ Кодовете категории интервенции излизат автоматично – трябва ли да се допълни нещо ?
           Въпроси  бюджет
 12. Личното финансиране от 10% отчита ли се като счетоводна следа? 
 13. СФ по проекта възможно ли е да включва непреки разходи?
 14. Непреките разходи има ли нужда да се детайлизират по пера и подлежат ли на проверка по разходооправдателни документи?
 15. Перо «Непредвидени разходи» /свързано с офертите за услуги и евентуалното поскъпване в по-късен етап, за когато са планирани дейностите/в коя точка на бюджета може да се включи? Какъв % от общите допустими преки разходи по проекта трябва да бъде?
@@ -122,147 +113,80 @@
 4.Не са допустими разходи за  кетъринг
 5.В УК няма указана максимална и минимална дължина на събитията/изложбите
 6. В Условията за изпълнение към процедурата подробно е уреден начинът за избор на изпълнители на дейностите/разходите по проекта.
 7. Да, допустимо е при спазване на приложимото национално законодателство.
 8. Да, това е задължително изискване съгласно УК
 9. Да, попълва се декларация за минимални помощи.
 10. Съгласно УК годините за допустимост са - 2021, 2022 и 2023.
 11. Не, не е необходимо
 12.Всички разходи се завеждат в съответните аналитични сметки на КП.
 13.Разпределението за всеки разход/бюджетен ред е 90% БФП и 10% СФ
 14.На етап кандидатстване не е необходимо да се представят разходооправдателни документи за непреките разходи и може да не се детайлизират по пера.
 15.По настоящата процедура  Непредвидени разходи са недопустими.
 16. Това са разходи за  „7.	Възнаграждения за представяне/разпространение на културния продукт - за творчески екип, вкл. разходи за осигурителни и здравни вноски за сметка на работодателя, пряко свързани с реализацията на ПИИ“
 17. В Условията за изпълнение към процедурата подробно са уредени изискванията и документите свързани с плащанията по ПИИ. Бележка от таксиметров превоз НЕ се признават/допустими за настоящата процедура.
 18. Кандидатът няма ангажимент да попълва секция „Индикатори“. СНД задава информацията служебно.“ във ФК.
 19. По конкретната процедура „Кръстосаното финасиране“ е на сойност 0,00 лв.
 20. Виж отговор 13 от настоящия отговор.
 21. В т.10. План за външно възлагане се попълва приложимият нормативен акт за избор на изпълнител, предмет на предвидената процедура,  обект и стойност на поръчката. Извършена е служебна проверка и е установено, че модулът е активен и работи.
 22. За всички обстоятелства, при промяната на договора КП следва да уведоми СНД, подборности са описани в Условията за изпълнине и Общинте условия на процедурата.
 23. Въпросът е свързан с изисквания към националните програми на НФК и не касае настоящата процедура</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.025-Q006</x:t>
   </x:si>
   <x:si>
-    <x:t>14.07.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 прегледах и прочетох условията на програмата, но все още не мога да се ориентирам как става описването на проекта, както и бюджета. 
 Има ли формуляри/ приложения за тях?</x:t>
   </x:si>
   <x:si>
     <x:t>В т.15 „Начин на подаване на проектните предложения„ от Условията за кандидатстване подробно е описано как се подава проектното предложение.
 ПИИ по настоящата процедура се подават изцяло по електронен път чрез ИСМ-ИСУН 2020, раздел НПВУ на следния интернет адрес с КЕП:
 https://eumis2020.government.bg/bg/s/Procedure/Active
 подробно ръководство за попълване на Формуляра за кандидастване може да изгледате на следния линк: https://eumis2020.government.bg/bg/s/Default/Manual</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.025-Q005</x:t>
   </x:si>
   <x:si>
-    <x:t>08.07.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 Допустимо ли е да бъдат финансирани дейности за представяне на български продукции от сектора на КТИ, които продукции са създадени по проект с европейско или национално финансиране?</x:t>
   </x:si>
   <x:si>
     <x:t>По процедурата не е допустимо двойно финансиране на разходите.
 Но  Общата цел на процедурата е  „Представяне извън основните административни центрове в шестте планови региона на България (NUTS2) в населени места със слабо развит икономически и културен статус на вече съществуващ съвременен български културен продукт, който е имал публичен показ преди датата на обявяване на прием по процедурата.
 Т.е. е допустимо вече съществуващ  съвременен български културен продукт, който е имал публичен показ преди датата на обявяване на прием по процедурата да бъде представен в малките населени места, независимо от неговата форма на финансиране, свързана със създаването му.</x:t>
-  </x:si>
-[...59 lines deleted...]
-    <x:t>В УК т.  9.3. „Недопустими разходи“ е посочено, че  „ разходи за закупуване на дълготрайни материални активи  и дълготрайни нематериални активи, с изключение на разходи за откупуване на права - авторски и сродни, пряко свързани с културния/те продукт/и.  За целите на настоящите условия за кандидатстване за ДМА ще се приемат активи преминаващи стойностния праг на същественост съгласно чл. 50 от ЗКПО .</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -281,99 +205,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -612,220 +537,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D10"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="20.020625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="19.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45870.3490401505</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45869.8910384375</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45864.6710901157</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45852.833023669</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...65 lines deleted...]
-        <x:v>37</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45846.6405127894</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>