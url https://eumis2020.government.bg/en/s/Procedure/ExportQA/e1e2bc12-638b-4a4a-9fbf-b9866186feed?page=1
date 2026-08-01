--- v1 (2026-05-07)
+++ v2 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf779ce6517584cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b28914b7e0cb41229252b50cd7d0d0e2.psmdcp" Id="Rfc96b8d0c22443b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d6e87fb6f6460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/319e89939550490ca9d33662962db9a6.psmdcp" Id="Rc72d66a724964b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>