--- v2 (2026-08-01)
+++ v3 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d6e87fb6f6460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/319e89939550490ca9d33662962db9a6.psmdcp" Id="Rc72d66a724964b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c181fd5f3d4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33780921a18b4d3d996162e7e98ebd5a.psmdcp" Id="Rb01e5cba63a44c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>