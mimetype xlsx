--- v0 (2026-08-23)
+++ v1 (2026-10-21)
@@ -1,69 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea9ebc52e2b403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cefb19d27e544cdfa1bbdf7810df465a.psmdcp" Id="R3562b78f49c74ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefc890117d84a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/032f727089e0444fa9755b1db637a7c1.psmdcp" Id="R4be8f8e429144755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.006-Q005</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Във връзка с процедура BG16FFPR001-3.006 и изискването за осигурен 
+железопътен достъп, моля за разяснение 
+Въпрос 1. Оператор на речно пристанище за обществен транспорт, вписано в Регистъра на пристанищата, осигурява железопътното обслужване на своя терминал чрез действащ индустриален железопътен клон, разположен в урегулиран поземлен имот в същата промишлена зона. Клонът е присъединен към републиканската железопътна инфраструктура и се обслужва от прилежащата гара съгласно утвърдена инструкция на ДП НКЖИ за маневрената работа и за реда за влизане и излизане от индустриалните клонове. 
+Операторът ползва клона на договорно основание/договор за наем/, а връзката с терминала се осъществява чрез свързващо трасе, за което е наличен договор между страните по чл.192 от ЗУТ, предвидено в проектното предложение. Потвърждава ли се, че при тези обстоятелства терминалът отговаря на изискването по т. 11 от Условията за кандидатстване за възможност за опериране на поне два вида транспорт, един от които железопътен?
+Въпрос 2. Кои от следните документи се приемат като доказателство за железопътното обслужване по т. 11: утвърдената инструкция на ДП НКЖИ, в която клонът е посочен; договорът за право на ползване - договор за наем, сключен със собственика на клона; друг вид споразумение със собственика на железопътната инфраструктура? УО има ли изисквания за конкретен срок на наемните отношения ?
+Въпрос 3. Предвид разграничението, направено в разяснението на УО по процедура BG16FFPR001-3.002 от 19.06.2025 г., потвърждава ли се, че изграждането на свързващо трасе към съществуващ и действащ индустриален железопътен клон представлява допустима „инфраструктура за достъп“ по смисъла на т. 13 от Условията за кандидатстване?
+Въпрос 4. Кои показатели за капацитет на железопътната връзка се вземат предвид при оценката и с какъв документ се удостоверяват?
+Въпрос 5. Терминал, който в резултат на инвестицията по проекта започва обработка на интермодални транспортни единици, при отчетна стойност за
+2025 г. по Приложение № 3, равна на нула — по какъв начин се определя резултатът му по критерий II.1 от Приложение № 6?
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>При въпроси 1 и 3 е важно да се разграничат съществуващата железопътна достъпност на терминала към момента на кандидатстване и нова връзка, която тепърва ще се изгради с проекта.
+1 Наличието на действащ индустриален железопътен клон в съседен имот и договор за ползването му не е достатъчно, ако към момента на кандидатстване терминалът фактически няма изградена и функционираща връзка до този клон.
+В насоките за кандидатстване в т. 11 е определено, че интермодални са терминалите, „на територията на които има възможност за опериране на поне два вида транспорт, един от които железопътен“, като кандидатът трябва да представи документи, от които това обстоятелство да е видно.
+Терминалът трябва да има възможност за опериране на двата вида транспорт към момента на кандидатстване и следователно по процедурата не са допустими за подпомагане кандидати, при които тепърва чрез проекта ще се изгради нова жп връзка, която ще превърне терминала в интермодален.
+Следователно: в случай че свързващото трасе към момента на кандидатстване съществува и функционира и чрез него терминалът действително се обслужва от действащия индустриален клон – изискването по т. 11 от Насоките за кандидатстване може да се счита за изпълнено, при представяне на достатъчни доказателства;
+В случай че свързващото трасе предстои да бъде изградено по проекта и без него терминалът към датата на кандидатстване не разполага  с реална железопътна връзка – терминалът не изпълнява изискването по т. 11 Насоките за кандидатстване само въз основа на наетия съседен индустриален клон и договора по чл. 192 ЗУТ.
+В заключение, задължението да се изгради бъдеща железопътна връзка не замества изискването терминалът да е интермодален и да изпълнява условията на Насоките за кандидатстване към момента на подаване на формуляра за кандидатстване.
+2 В Насоките за кандидатстване са посочени само примерни документи, а именно: „документ/сертификат от Регистъра на пристанищните оператори, Референтен документ на железопътната мрежа „или други подобни“, както и други документи, от които да е видно, че терминалът има възможност да оперира поне два вида транспорт“.
+В тази връзка посочените във въпроса документи могат да бъдат използвани в тяхната съвкупност, например:
+-  извлечение от  Регистъра на пристанищните оператори;
+- утвърдената от ДП НКЖИ инструкция – за доказване, че конкретният индустриален клон е действащ, свързан е с железопътната мрежа и се обслужва от съответната гара;
+- договорът за наем/ползване – за доказване на правното основание, на което кандидатът използва клона;
+- при необходимост – друго споразумение или технически документ, от който ясно да е видна функционалната връзка между клона и терминала.
+С оглед изискването на програма Транспортна свързаност за дълготрайност на инвестицията, а именно 5 години след датата на последното плащане по административния договор и изискванията на процедурата минималния срок на договора за наем/ ползване / концесия следва да осигурява това изискване. 
+В допълнение, в случай че проектът включва СМР върху инфраструктура, чийто собственик е различен от оператора, по процедурата е допустимо и партньорство между оператора и собственика.
+3 Изграждането на свързващо трасе към съществуващ и действащ индустриален железопътен клон представлява допустима „инфраструктура за достъп“ по смисъла на т. 13 от Условията за кандидатстване, но само при определени условия.
+т. 13 определя като допустима приоритетна дейност изграждането/реконструкцията на инфраструктура за достъп – инфраструктура, необходима за осигуряването на достъп, и по-специално изграждане/рехабилитация на железопътни коловози и/или пътища на територията на терминала.
+Следователно изграждането на свързващо железопътно трасе към действащ индустриален клон може да попадне в тази дейност, в случай че терминалът вече отговаря на изискването по т. 11, а инвестицията представлява разширяване/подобряване на съществуващата му железопътна достъпност.
+Не е допустим обратният подход – терминал, който към момента на подаване на проектното предложение не разполага с възможност за железопътно обслужване, да придобие качеството „интермодален“ именно чрез изграждането на новото свързващо трасе.
+В допълнение инвестицията следва да бъде разгледана спрямо конкретния технически обхват и границите на терминала.
+4 Съгласно Насоките за кандидатстване в предпроектното проучване/осъществимостта следва да бъде представен „предвиденият капацитет на основната инфраструктура“, като размерът и обхватът на инвестицията се обосноват спрямо прогнозираното търсене. При проекти с инфраструктура за достъп се изискват предпроектно проучване и идеен/технически проект.
+Следователно капацитетът се доказва основно чрез предпроектното проучване и идейния/техническия проект, а не чрез отделен нормативно определен сертификат.
+В хода на техническата и финансовата оценка се оценява резултатът от инвестицията – включително изменението на обработените ИТЕ и на товарите по ЖП. За товарите по ЖП, Приложение № 6 използва средногодишния товарооборот през първите 5 години след проекта спрямо 2025 г., подкрепен от финансовия модел и анализа на търсенето.
+В допълнение, в Насоките за кандидатстване е посочен броят метри изградени/рехабилитирани коловози на територията на терминала като индикатор за изпълнение, а не за оценка на капацитета.
+5 Съгласно Методиката и критериите за подбор и оценка на проектни предложения по процедура № 2021BG16FFPR001-3.006, по критерий II.1 се оценява процентното изменение на обработените интермодални транспортни единици, изчислено спрямо отчетената стойност за 2025 г. по Формула 5. Приложение 6 Критерии за оценка
+При отчетна стойност за 2025 г., равна на нула, изчислението по Формула 5 е неприложимо. В Методиката не е предвиден отделен начин за изчисляване и присъждане на точки за хипотеза, при която към 2025 г. не са обработвани ИТЕ, а обработката им започва в резултат от инвестицията по проекта.
+Поради това за този случай Методиката не предвижда присъждане на точки по критерий II.1. Предвидените скали за точкуване се прилагат само когато може да бъде изчислено процентното изменение спрямо ненулева базова стойност за 2025 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.006-Q004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Моля за разяснение относно обхвата на допустимите разходи по дейност „Закупуване и внедряване на ИТ системи/софтуер“.
+Допустимо ли е в рамките на тази дейност да бъдат включени и разходи за дълготрайни материални активи, когато те представляват неразделна част от цялостната ИТ система и са необходими за нейното функциониране, например сървъри, автоматизиран кантар, камери, четци, сензори и друго свързано техническо оборудване?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съгласно т. 13 от Условията за кандидатстване допустима дейност е „Закупуване и внедряване на ИТ системи/софтуер“, а съгласно т. 14.2 допустимите разходи включват „разходи за закупуване или надграждане и внедряване на ИТ системи, в т.ч. терминални операционни системи, митнически или друг софтуер“. В допълнение, в т. 13 от Насоките е посочено, че обхватът на подкрепата от ЕФРР съгласно чл. 5 от Регламент (ЕС) 2021/1058 включва „оборудване, софтуер и нематериални активи“. В Решение C(2023) 8986 на Европейската комисия по SA.112954 (2024/N), където сред допустимите разходи по схемата са посочени разходите за закупуване или надграждане и внедряване на ИТ системи, включително терминални операционни системи, митнически или друг софтуер.
+Поради това в рамките на тази дейност могат да бъдат включени и нови дълготрайни материални активи/хардуер, когато те представляват функционално и технически неразделна част от цялостната ИТ система и са необходими за нейното функциониране и за постигане целите на проекта.
+Такива могат да бъдат например сървъри, мрежово оборудване, камери, четци, сензори и други устройства за автоматизирано събиране, обработване и обмен на данни, когато са интегрирани със съответната информационна система и се използват за управление и организация на интермодалните операции. 
+Кандидатът следва в проектното предложение да обоснове функционалната връзка между отделните хардуерни компоненти и ИТ системата, тяхната необходимост и приноса им за повишаване на капацитета и ефективността, намаляване на времето за обработка, диверсификация на услугите или създаване/модернизиране на интермодалните връзки. Насоките изрично изискват този ефект да бъде доказан в проучването за осъществимост/предпроектното проучване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.006-Q003</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Във връзка с процедурата №2021BG16FFPR001-3.006 „Подпомагане на интермодални
 оператори, включително развитие на съществуващи терминали - втора“, моля, за
 следните уточнения:
 Планираме част от инвестициите по проекта да бъдат извършени върху поземлен(и)
 имот(и), който не е(са) включен(и) в обхвата на поземлените имоти на одобрения от
 компетентните органи Генерален план, ПУП-ПРЗ на кандидата по процедурата,
 изготвен съгласно Наредба №10/31.03.2014 г. за обхвата и съдържанието на
 генералните планове за развитие на пристанищата за обществен транспорт с
 национално значение.
 Извън поземлените имоти, обхванати от горепосочения Генерален план, разполагаме с
 прилежащ урегулиран поземлен имот, върху който в рамките на проекта бихме искали
 да изградим буферен склад и паркинг за товарни автомобили, които извършват
 мултимодални превози море-суша, море-ЖП (площадка за обработка на
 товари/интермодални товарни единици). Този имот е разделен от територията на
 пристанището от ЖП линия.
 Предвид гореизложеното, моля, за уточнения по следните въпроси:
 1. Допустимо ли е извършването на дейности по проекта извън поземлените имоти на
 пристанището, обхванати от одобрения му Генералнен план, ПУП-ПРЗ, като тези
 имоти, върху които бихме искали да извършим дейности по проекта също са
@@ -543,115 +600,143 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D4"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46240.6819407755</x:v>
+        <x:v>46283.635565081</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46234.7223863773</x:v>
+        <x:v>46275.3844747106</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46233.6870968056</x:v>
+        <x:v>46240.6819407755</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46234.7223863773</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:4">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46233.6870968056</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>