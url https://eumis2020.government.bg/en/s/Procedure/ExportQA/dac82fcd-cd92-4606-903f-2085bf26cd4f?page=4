--- v0 (2026-04-03)
+++ v1 (2026-05-27)
@@ -1,88 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090cca9aee894561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/854c316992b54fc094981495d6e82ee8.psmdcp" Id="Rea4bb216de604d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f4cfa4b4274a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33f0a90b09e24d67953415f02b221348.psmdcp" Id="R42dd3c9ff0ff4e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.014-Q029</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t>По процедура BG16FFPR003-4.014 „Пилотни инициативи за енергийни общности и подобряване на енергийната ефективност на обществени сгради“ – Компонент 2 допустима ли е сграда, публично общинска собственост, в която се предоставят социални услуги ЦОП и ЦСРИ?</x:t>
   </x:si>
   <x:si>
     <x:t>Обхватът на допустимите сгради по процедурата е посочен конкретно и изчерпателно в раздел 13 на Насоките за кандидатстване. Допустими обекти в рамките на процедурата са само: сгради за детски ясли, сгради за предучилищно и училищно образование, сгради за болнична и извънболнична помощ, сгради на висши училища, обществени сгради, държавна и общинска собственост, които се ползват от административни структури и органи на изпълнителната и съдебната власт на териториално ниво и сгради на Българско национално радио (на териториално ниво), при спазване на изискването да са държавна и/или общинска собственост, намиращи се на територията на съответната допустима община.
 В тази връзка, сгради за социални услуги – ЦОП и ЦСРИ не са допустими за финансиране по настоящата процедура.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.014-Q028</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми госпожи/господа,
 Във връзка с подготовката на проектно предложение по Процедура чрез подбор на проектни предложения
 BG16FFPR003-4.007 „Пилотни инициативи за енергийни общности и подобряване на енергийна ефективност на обществени сгради“ – Компонент 1, и на основание разпоредбите на Насоките за кандидатстване, молим за следното разяснение:
 Община Кюстендил планира да кандидатства по Компонент 1 за създаване на енергийна общност чрез партньорство между общината и три общински училища, в които вече са въведени мерки за енергийна ефективност и са постигнати подобрени енергийни характеристики, съответстващи на клас на енергопотребление „B“.
 В две от училищата мерките за енергийна ефективност са финансирани по Националния план за възстановяване и устойчивост, процедура BG-RRP-1.007 „Модернизация на образователна среда“, с период на изпълнение януари 2024 г. – януари 2026 г. Обектите са въведени в експлоатация, като в актуализираните и заверени технически паспорти е отразено, че всички предписани мерки за енергийна ефективност са изпълнени и е постигнат проектният клас на енергопотребление „B“.
 Съгласно Насоките за кандидатстване доказването на класа на енергопотребление се извършва чрез представяне на актуален сертификат за енергийни характеристики на сградата.
 Същевременно, съгласно чл. 18 от Наредба № Е-РД-04-2 от 16.12.2022 г. за обследване за енергийна ефективност, сертифициране и оценка на енергийните спестявания на сгради, издаването на нов сертификат за енергийни характеристики след изпълнение на енергоспестяващи мерки е допустимо не по-рано от една календарна година след наличието на регистриран реален разход на енергия за съответния период.
 В тази връзка е налице обективна нормативна невъзможност към момента да бъде издаден нов сертификат, удостоверяващ действително постигнатия клас след изпълнение на мерките.
 При тези обстоятелства молим за разяснение:
 Приема ли се за допустимо,  за целите на кандидатстване по поканата, доказването на постигнат клас на енергопотребление „B“ да се извърши чрез представянето на:
 •	валиден сертификат за енергийни характеристики на сградата, в който е отразен проектният клас след изпълнение на предписаните мерки;
 •	актуализиран технически паспорт, удостоверяващ изпълнението на всички мерки за енергийна ефективност;
 •	документ за въвеждане в експлоатация на обекта?
 Благодарим предварително за съдействието и очакваме Вашето разяснение.
 С уважение,
 Община Кюстендил
 </x:t>
   </x:si>
   <x:si>
     <x:t>Въпросът е по процедура BG16FFPR003-4.007 „Пилотни инициативи за енергийни общности и подобряване на енергийна ефективност на обществени сгради“ – Компонент 1, във връзка с което е дадено разяснение към приложимата процедура – отговор към въпрос BG16FFPR003-4.007-Q009</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.014-Q027</x:t>
@@ -107,680 +101,71 @@
     <x:t xml:space="preserve">Уважаеми госпожи и господа,
 Във връзка с обявена Процедура чрез подбор на проектни предложения BG16FFPR003-4.014 „Пилотни инициативи за енергийни общности и подобряване на енергийна ефективност на обществени сгради“ – КОМПОНЕНТ 2, бихме искали да получим следните разяснения:
 1.	Допустимо ли е по процедурата, в рамките на едно проектно предложение да бъдат включени повече от една сгради, като поне една от тях попада в „регион в преход“ и поне една от тях попада в „по-слабо развити региони“, при спазване на всички останали изисквания по процедурата?
 2.	Допустимо ли е по процедурата, в рамките на едно проектно предложение да бъдат включени повече от една сгради, които попадат в различни общини, които попадат в различни групи от групите допустими общини, посочени в раздел 5 „Териториален обхват“: „Общини в област Перник“, „Общини в област Кюстендил“ и „Общини в област Стара Загора и допълнителни общини, свързани с Маришкия басейн“?
 Венелин Петров 
 Директор на дирекция 
 Дирекция "Координация на проекти,международни дейности и протокол"
 Централно управление на Национална агенция за приходите 
 Мейл: v.petrov@nra.bg
 Телефон: (+359 2) 9760670
 Мобилен: (+359) 889603737
 </x:t>
   </x:si>
   <x:si>
     <x:t>Предвид че общият размер на безвъзмездната финансова помощ на ниво процедура е разпределен по категория региони и области, както следва за Компонент 2: 
 - Област Кюстендил (региони в преход) - 31 891 436,62 евро;
 - Област Перник (региони в преход) - 31 453 007,20 евро;
 - Област Стара Загора и 10-те общини, свързани с Маришкия басейн (по-слабо развити региони) - 81 818 989,65 евро,
 не би могло в едно проекто предложение да се включат сгради от различна категория региони или от различна област. 
 В рамките на едно проектно предложение е допустимо включване на обекти, които попадат на територията на различни общини, но в една и съща област, при спазване на изискването за съобразяване с максималния размер на средствата на ниво индивидуално предложение (5 112 918,81 евро) и не повече от четири сгради за Компонент 2.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.014-Q025</x:t>
   </x:si>
   <x:si>
-    <x:t>10.02.2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Във връзка с подготовката на проектно предложение от Община Радомир и публикуваните разяснения (по-конкретно BG16FFPR003-4.014-Q004), моля за Вашето становище относно допустимостта на следния обект:
 Сграда общинска собственост, с предназначение „Административна сграда“. Сградата се намира в поземлен имот с предназначение за спорт и се ползва за административните нужди на Общински футболен клуб. В нея са разположени кабинети на ръководството, администрацията и техническия персонал, обслужващи дейността на клуба. В сградата не се извършва търговска дейност (продажба на билети, стоки или услуги) от трети лица.
 Моля за Вашето становище:
 1. Счита ли се за допустим обект по смисъла на т. 11.2 от Насоките сграда, чието официално предназначение по скица е „Административна сграда“, но се ползва от администрацията на общински спортен клуб? 
 2.	Ако в сградата се помещават и части, които се ползват за обслужване на спортистите (напр. съблекални), допустима ли е сградата по логиката на Q004, като административната част се финансира по процедурата, а „недопустимите“ части се финансират със собствени средства на общината?
 3. Тъй като спортният клуб е общинска структура, изпълняваща социални функции за общността, може ли дейността в сградата да се третира като нестопанска (финансиране със 100% БФП в режим „непомощ“)?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Условията за кандидатстване по процедурата, допустимите сгради и предназначението им са определени конкретно, като към всяка група след тире са посочени конкретно и самите допустими обекти.
 В тази връзка, сред допустимите за финансиране групи обекти са: 
  -административни, делови сгради - обществени сгради, държавна и общинска собственост, които се ползват от административни структури и органи на изпълнителната и съдебната власт на териториално ниво.
 С оглед на горното, въпреки предназначението за „Административна сграда“ (ползвана от администрацията на Общински спортен клуб), сградата не попада сред допустимите обекти за финансиране по процедурата, тъй като административната сграда не се ползва от административни структури и органи на изпълнителната и съдебната власт на териториално ниво – изискване, заложено в т. 13 Дейности, допустими за финансиране на Насоките за кандидатстване.</x:t>
   </x:si>
-  <x:si>
-[...604 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -799,99 +184,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1130,500 +516,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D30"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46065.5066511574</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46064.6799037963</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46064.6248720949</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46064.4555869792</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46063.6377633796</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...343 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>