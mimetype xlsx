--- v1 (2026-05-27)
+++ v2 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f4cfa4b4274a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33f0a90b09e24d67953415f02b221348.psmdcp" Id="R42dd3c9ff0ff4e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574640f8ba6945ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a458231ad0714447bc51b7fe5d2bd5ae.psmdcp" Id="R3f0cb05ea9284a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>