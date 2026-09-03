--- v0 (2026-05-15)
+++ v1 (2026-09-03)
@@ -1,164 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8da266d9134fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12f40bfe106a4252a724f7037e87523b.psmdcp" Id="Re295fc2cd1624367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb10dea4395640fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c30504c51c634938afa045daf45cf7c4.psmdcp" Id="R209abe3989024bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR001-3.004-Q021</x:t>
-[...90 lines deleted...]
-Посоченото от Вас местоположение (Okolovrasten Put E87, Hesburger Sunny Beach), не е част от TEN-Т мрежата и съответно не отговаря кумулативно на всички изисквания по процедурата. 
+    <x:t>BG16FFPR001-3.004-Q057</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Във връзка с подготовката на проектно предложение по процедура BG16FFPR001-3.004, моля за разяснение по следните въпроси:
+29. Текст/поле/документ, което не е ясно: При липса на информация в отчета или грешна такава УО може да изисква от бенефициента представянето й или коригирането й. След предоставяне на окончателен доклад УО извършва окончателна проверка на място, в която се прави преглед на изпълнените дейности по видимост, прозрачност и комуникация и събраните доказателствени материали.
+Източник: Условия за изпълнение, т. 10.18; Приложение 11. Моля да бъде разяснено какъв е минималният обхват от дейности по видимост, прозрачност и комуникация, които бенефициентът трябва да изпълни и докаже, за да се приеме, че е изпълнил задълженията си по т. 10.18 при окончателния доклад и окончателната проверка на място. Да се посочи кои дейности са задължителни за всички проекти и кои са приложими само при условия: план за комуникационни дейности; плакат/табела/електронен дисплей/постоянна табела; стикери/обозначения върху зарядните станции; публикация на сайт/социална мрежа при наличие; използване на емблемата на ЕС, обозначение на ПТС и текст за подкрепа в приложимите материали; доказателства за видимост на място; доказателства за планираните дейности. Да се разясни минималният пакет доказателства към окончателния доклад или проектното досие — снимки с дата и място, скрийншоти, линкове, копия на публикации, файлове, договор/фактура/протокол при външен изпълнител, вътрешен протокол/декларация при самостоятелно изпълнение, опис на поставените стикери/табели. Да се уточни дали при липса на разходи за публичност са достатъчни фактически доказателства без финансови документи.
+30. Текст/поле/документ, което не е ясно: Настоящите условия за изпълнение на одобрени проекти могат да бъдат допълнени или променяни при спазване на действащото българско законодателство.
+Източник: Условия за изпълнение, т. 11.3, във връзка с т. 1.17–1.24 относно измененията на административния договор/проекта. Моля да бъде разяснено по какъв ред измененията и допълненията на Условията за изпълнение стават приложими към вече одобрени проекти и вече сключени административни договори за БФП. Да се уточни дали измененията се приемат чрез анекс към административния договор, едностранно уведомяване от УО, публикуване на актуализирана версия в ИСУН/на интернет страницата, съобщение в ИСУН или друг ред. Да се разясни дали измененията могат да въвеждат нови материални задължения, ограничения, основания за недопустимост, санкционни последици или нови изисквания към вече одобрени проекти, които не са били част от процедурата и договора към момента на кандидатстване/сключване, или могат да имат само уточняващ, процедурен, технически или отчетен характер. Да се разяснят правата на бенефициента, ако не е съгласен с изменение, което според него съществено променя режима на изпълнение, въвежда нови задължения, увеличава финансова тежест, променя условия за допустимост/верификация или засяга правата му по договора. Да се уточни дали измененията действат само занапред, или могат да се прилагат към вече извършени действия, сключени договори, направени разходи, подадени отчети и изпълнени дейности.
+31. Текст/поле/документ, което не е ясно: Приложими документи при изпълнение на проекта — Условия за изпълнение, административен договор за БФП, ПНУИ на ПТС, приложения към ПНУИ, приложения към процедурата, последващи указания и разяснения на УО.
+Източник: Условия за изпълнение, т. 1.1, т. 1.12, Глава седма, Глава десета, т. 11.3 и всички текстове, които препращат към ПНУИ, приложения към ПНУИ, Приложение 11, регламенти, наръчници и последващи указания на УО. Моля да бъде разяснено каква е йерархията между приложимите документи при изпълнение на одобрените проекти по процедура BG16FFPR001-3.004 — административен договор за БФП, Условия за изпълнение, Условия за кандидатстване, приложения към процедурата, ПНУИ на ПТС, приложения към ПНУИ, последващи указания/разяснения на УО, европейски регламенти, национални наръчници и други препращани документи. Моля да бъде уточнено кой документ има предимство при противоречие, непълнота, различна степен на детайлност или различен срок/изискване между тези източници. Моля също да бъде разяснено дали последващи указания, изменения на ПНУИ или изменения на приложения към ПНУИ могат да въвеждат нови материални задължения, санкционни последици, основания за недопустимост или нови доказателствени изисквания спрямо вече одобрени проекти, или могат да имат само уточняващ, технически, процедурен или отчетен характер в рамките на вече поетите задължения. Моля да бъде посочено как бенефициентът следва да процедира при установено противоречие между приложимите документи — дали да прилага по-специалния документ, по-късно издадения документ, административния договор, Условията за изпълнение или да поиска писмено разяснение/становище от УО преди предприемане на действие.
+Моля за разяснение с оглед правилното попълване на формуляра и приложенията към проектното предложение.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29. Контролът за изпълнение на изискванията за видимост, прозрачност и комуникация се осъществява от Управляващия орган при условията и по реда, определени в приложимото законодателство, Условията за изпълнение, Процедурния наръчник на Управляващия орган и Приложение № 11.
+Бенефициентът следва да разполага с документи и друга информация, удостоверяващи изпълнението на приложимите изисквания за видимост, прозрачност и комуникация, които се представят при поискване от Управляващия орган.
+30. Ако след подписване на АДПБФП възникне необходимост от промяна в него, изменението може да бъде инициирано от Бенефициента или от Управляващия орган, като измененията са два вида: 
+• изменения, които налагат сключване на допълнително споразумение към договора и  
+• изменения, за които бенефициентът уведомява писмено Управляващия орган, който на свой прилага един от следните режими за извършване на промени: подлежащи на уведомление (които не изискват предварително изрично одобрение от страна на Управляващия орган) и подлежащи на предварително разрешение (влизащи в сила от датата на получаване на изрично писмено съгласие от страна на Управляващия орган). 
+Видовете изменения са посочени в Условията за изпълнение към АДПБФП.
+При възникване на необходимост от промяна на АДПБФП бенефициентът представя пред Управляващия орган чрез функционалностите на ИСУН „Искане за изменение/промяна“. Към генерираното в ИСУН обосновано искане се прилага: 
+• Всички документи потвърждаващи необходимостта от промяната. 
+• При промени в минималните технически и функционални характеристики на предвидени за закупуване активи, следва да се представи актуална техническата спецификация с отразени промени съгласно искането, придружена при необходимост от сравнителен анализ между първоначално заложените и новите характеристики, който е в полза на актуализираните технически характеристики на оборудването. 
+При установена необходимост Управляващият орган може да изиска и допълнителни разяснения или документи, на базата на които да вземе окончателното си решение. Управляващият орган може да откаже исканото изменение, в случай на противоречие с условията на АДПБФП и неговите приложения, Условията за кандидатстване и приложимата нормативна уредба. 
+Документите трябва да бъдат представени на УО поне един месец преди датата, от която се предвижда изменението да влезе в сила и поне един месец преди да изтече срокът за изпълнение на договора за безвъзмездна финансова помощ. 
+Бенефициентът инициира „Искането за изменение/ промяна“ в ИСУН през модул „Договор“, като във „Версии на договора“ се избира бутон „+ искане за изменение/промяна“. 
+Управляващият орган се произнася и уведомява бенефициента за официалното си становище по искането в рамките на срока посочен в Условията за изпълнение, които са приложение към АДПБФП. 
+В случаите при които се подписва допълнително споразумение към АДПБФП и в случаите, в които промяната влиза в сила след одобрение от УО бенефициентът задължително изчаква официалното становище по искането за изменение преди да приложи промяната. 
+Допълнителното споразумение се подписва от страна на бенефициента от лицата, които го представляват по закон или от надлежно упълномощено лице (УО не изисква нотариално заверено пълномощно). Подписаното допълнително споразумение става неразделна част от АДПБФП.
+31. При изпълнение на договора се прилагат разпоредбите на Европейското и националното законодателства на административния договор, одобреният проект, Условията за кандидатстване, Условията за изпълнение и всички приложения към процедурата, ПНУИ и указанията на УО. Предимство имат разпоредбите на административния договор и в случай на изменения в приложимата нормативна уредба се подписва споразумение за изменение (чл. 39, ал. 1 от ЗУСФСУ). При неяснота бенефициентът следва да поиска писмено разяснение от УО преди действие.
 Допълнително, обръщаме внимание, че разяснения в рамките на настоящата рубрика се дават по отношение на условията за кандидатстване и не могат да съдържат становище относно качеството и допустимостта на конкретно проектно предложение и/или кандидат.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.004-Q056</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Във връзка с подготовката на проектно предложение по процедура BG16FFPR001-3.004, моля за разяснение по следните въпроси:
+23. Текст/поле/документ, което не е ясно: В изпълнение на указанията на одитиращата институция или УО бенефициентът изготвя план за действие. Бенефициентът предоставя информация на УО за приетите планове за действия на дадените препоръки от одитни доклади, както и текуща информация за тяхното изпълнение.
+Източник: Условия за изпълнение, т. 9.4. Моля да бъде разяснено какво минимално съдържание следва да има планът за действие по т. 9.4, за да се приеме, че бенефициентът е изпълнил задължението си при дадени указания/препоръки. Да се уточни дали УО изисква конкретен образец или приема свободна форма с най-малко: номер и дата на одитния доклад/писмото; орган; точен текст или кратко описание на препоръката; констатация/риск; конкретно действие; отговорно лице; срок; необходими документи/доказателства; статус; дата на изпълнение; доказателства; остатъчен риск или последващо действие. Да се разясни в какъв срок след получаване на препоръките планът се изготвя и изпраща на УО, чрез кой канал се предоставя и дали подлежи на предварително одобрение/съгласуване. Да се уточни какво е „текуща информация за изпълнението“ — периодични актуализации, информация при всяко изпълнено действие, само при поискване или окончателно уведомление. Да се потвърди дали за МСП е допустим пропорционален табличен план, утвърден от управителя.
+24. Текст/поле/документ, което не е ясно: Бенефициентът спазва изискванията по отношение на информацията и комуникацията. Дейностите по видимост, прозрачност и комуникация трябва да отговарят на Глава III и Приложение IX от Регламент 2021/1060, чл. 36 от Регламент 2021/1058 и публикуваните материали на ЕК.
+Източник: Условия за изпълнение, т. 10.1; Приложение 11. Моля да бъде разяснено кои конкретни изисквания за видимост, прозрачност и комуникация следва да изпълни бенефициентът по процедурата, доколкото т. 10.1 и Приложение 11 препращат общо към множество източници с голям обем. Моля УО да предостави изчерпателен практически списък на приложимите задължения, включително: текст за подкрепата от ЕС и ПТС; лога/емблеми; правила за размер, цвят, разположение и визуална йерархия; кога се изисква плакат А3, електронен екран, временна табела, постоянна табела или стикери; реквизити на табелите, плакатите, стикерите и материалите; задължение за публикация на сайт/социална мрежа при наличие/липса на такива; документи и публични материали, в които трябва да има текст за подкрепата; срокове за мерките; доказателства; минимално съдържание на плана; кои изисквания са задължителни за всички и кои само при определена хипотеза. Да се разясни при противоречие или различна степен на детайлност кой източник има предимство.
+25. Текст/поле/документ, което не е ясно: При изпълнение на мерките по информация и комуникацията бенефициентът се придържа към изискванията, посочени в „Национална комуникационна стратегия“, включително Приложение „Единен наръчник на Бенефициентът за прилагане на правилата за информация и комуникация 2021-2027 г.“
+Източник: Условия за изпълнение, т. 10.2; Приложение 11. Моля да бъде разяснено кои минимални конкретни изисквания от Националната комуникационна стратегия и Единния наръчник са задължително приложими към бенефициентите по процедура BG16FFPR001-3.004, доколкото т. 10.2 препраща към обемен документ с обща структура и съдържание, без да конкретизира относимите части към настоящата процедура, зарядна инфраструктура и МСП. Моля УО да посочи минималния набор от действия, които бенефициентът трябва да изпълни, за да не наруши задължението: задължителни лога/емблеми/текст; визуална идентичност; плакат, табела, електронен екран или постоянна табела; стикери/обозначения върху зарядни станции; публикация на сайт/социални медии при наличие или липса на такива; публични документи и материали; план за комуникационни дейности; срокове; доказателства. Да се разясни дали е достатъчно изпълнение на минималните конкретни мерки по Приложение 11 и Регламент 2021/1060, или се очаква самостоятелно извличане на всички относими изисквания от целия Единен наръчник и Националната комуникационна стратегия.
+26. Текст/поле/документ, което не е ясно: Бенефициентът подготвя план за изпълнение на комуникационните дейности съгласно изискванията в Приложение 11 на процедурата и се задължава да ги изпълнява.
+Източник: Условия за изпълнение, т. 10.4; Приложение 11. Моля да бъде разяснено кога бенефициентът следва да подготви плана за изпълнение на комуникационните дейности — на етап кандидатстване, след одобрение, след сключване на административния договор, преди стартиране на дейностите, преди първо искане за плащане или при окончателно искане. Да се уточни дали планът се представя предварително на УО за преглед/одобрение, или се съхранява и представя при искане за плащане, проверка на място или одит. Да се посочи каналът за представяне — ИСУН „Кореспонденция“, технически отчет/искане за плащане, проектно досие или друг ред. Да се разясни минималното съдържание: наименование и номер на договора; цел; приложими правила; планирани мерки — плакат, табела, стикери, обозначения, публикации, сайт/социални мрежи; срок/етап; място/канал; отговорно лице; доказателства; статус; връзка с искане за плащане/технически отчет; ред за съхранение. Да се уточни дали УО предоставя образец или приема свободна таблична форма, включително кратък план за МСП.
+27. Текст/поле/документ, което не е ясно: По преценка на бенефициента, изпълнението на дейностите по публичност може да бъде възложено частично или изцяло на избрания изпълнител, без това решение да освобождава бенефициента от отговорността за изпълнение на мерките за видимост, прозрачност и комуникация по проекта.
+Източник: Условия за изпълнение, т. 10.5; Приложение 11. Моля да бъде разяснено дали бенефициентът може самостоятелно да изпълни част или всички мерки за видимост, прозрачност и комуникация без избор на външен изпълнител, когато мерките могат да бъдат изпълнени със собствени ресурси — например публикация, плакат, стикери, снимки, доказателства и проектно досие. Да бъде потвърдено, че „може да бъде възложено“ означава възможност, а не задължение. Да се разясни дали разходите за публичност трябва задължително да се заявяват и отчитат като разходи по проекта, или бенефициентът може да изпълни мерките със собствени средства/ресурси без заявяване на БФП, при доказване на фактическо изпълнение. Ако разходи се заявяват — при какви условия са допустими: предвидени в бюджета/финансовия план, свързани с дейностите, извършени в допустимия срок, документално обосновани и възложени по приложим ред. Да се разясни как се отчитат мерки без външен изпълнител и без заявен разход — план, снимки, скрийншоти, линкове, файлове, опис, декларация/протокол и др.
+28. Текст/поле/документ, което не е ясно: Бенефициентът информира изпълнителя на проекта за изискванията за мерките за видимост, прозрачност и комуникация на Програма „Транспортна свързаност“ 2021-2027. Бенефициентът трябва да спазва планираните дейностите по видимост, прозрачност и комуникация за проекта.
+Източник: Условия за изпълнение, т. 10.6. Моля да бъде разяснено кой следва да се разбира като „изпълнител на проекта“ по смисъла на т. 10.6. Да се уточни дали това е само основният изпълнител по договора за доставка/изграждане/монтаж на зарядната инфраструктура, или задължението се отнася до всички изпълнители и подизпълнители, които имат отношение към проекта — изпълнител на СМР, доставчик на зарядни станции, изпълнител на присъединяване, проектант, строителен надзор, авторски надзор, изпълнител на публичност, консултант или друго лице. Да се разясни формата на информиране — договорна клауза, приложение, писмено уведомление, електронна кореспонденция, протокол, заповед, техническа спецификация или друг документ. Да се уточни кога се извършва информирането и какви доказателства ще приема УО. Да се потвърди дали когато бенефициентът сам изпълнява мерките за видимост, без да ги възлага на изпълнител, задължението по т. 10.6 е неприложимо или се изпълнява чрез вътрешно документиране и включване в плана за комуникационни дейности.
+Моля за разяснение с оглед правилното попълване на формуляра и приложенията към проектното предложение.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23. Съдържанието и срока за представянето на план за действие, както и евентуално изискване за предоставяне на текуща информация зависят от констатациите и препоръките от одитния доклад и не могат да бъдат определени към момента. Например, когато план за действие съдържа мерки по одитни препоръки с различен срок за изпълнение може да бъде изискано представяне на текуща информация за изпълнението на отделните мерки. 
+24. Изискванията относно дейностите за видимост, прозрачност и комуникация са определени в Приложение № 11 към Насоките за кандидатстване, както и в приложимите документи, към които то препраща.
+Бенефициентът изпълнява приложимите изисквания съобразно характера на проекта и при условията, определени в Условията за изпълнение и приложимото законодателство.
+25. Приложение № 11 съдържа всички задължителни изисквания, както и всички останали документи, към които има препратки, които бенефициентът следва да спазва при изпълнение на дейностите за видимост, прозрачност и комуникация.
+26. Планът за изпълнение на комуникационните дейности се изготвя от бенефициента в съответствие с Условията за изпълнение и Приложение № 11. Планът не се представя като част от проектното предложение, а се изготвя в хода на изпълнение на проекта съгласно приложимите изисквания.
+27. По преценка на бенефициента дейностите по видимост, прозрачност и комуникация могат да бъдат изпълнени самостоятелно или да бъдат възложени частично или изцяло на изпълнител, като независимо от начина на изпълнение отговорността за спазване на приложимите изисквания остава на бенефициента.
+Разходите за дейности по видимост, прозрачност и комуникация са недопустими за финансиране по настоящата процедура и следва да бъдат за сметка на бенефициента, съгласно т. 14.3 „Недопустими разходи“ от Насоките за кандидатстване.
+28. Бенефициентът следва да осигури информирането на изпълнителя /изпълнителите по проекта относно приложимите изисквания за видимост, прозрачност и комуникация в съответствие с Условията за изпълнение и Приложение № 11. Начинът, по който това задължение се изпълнява, се определя от бенефициента при спазване на приложимите изисквания.
+Допълнително, обръщаме внимание, че разяснения в рамките на настоящата рубрика се дават по отношение на условията за кандидатстване и не могат да съдържат становище относно качеството и допустимостта на конкретно проектно предложение и/или кандидат.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.004-Q055</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Във връзка с подготовката на проектно предложение по процедура BG16FFPR001-3.004, моля за разяснение по следните въпроси:
+17. Текст/поле/документ, което не е ясно: Годишният доклад за напредъка се изготвя за текуща година и се представя на УО следващата година чрез „Договори“/„Кореспонденция“ в ИСУН съгласно срок в ПНУИ; въвежда се по Приложение № 7.02 като сканиран файл и Word; периодът е една календарна година, първата — от подписване на договора до края на календарната година.
+Източник: Условия за изпълнение, т. 7.6. Къде е публикувано/откъде се получава Приложение № 7.02, тъй като не е приложение към процедурата. Липсата му освобождава ли от задължение или задължението остава чрез образец към ПНУИ/предоставен от УО. Конкретен срок за годишния доклад, защото в УИ има препратка към ПНУИ, но срокът не е в процедурата. Има ли хипотези без подаване: договор подписан в края на годината и няма изпълнение до 31.12; няма физически/финансов напредък; няма договори/разходи; окончателно искане е подадено преди срока; проектът е изцяло в една календарна година и има окончателен доклад; УО не е поискал годишен доклад. При липса на напредък — нулев доклад, уведомление, декларация за липса на дейности/разходи или не се дължи до искане.
+18. Текст/поле/документ, което не е ясно: Годишният доклад за дълготрайност на операция се изготвя за инфраструктурните проекти, които са завършени и са в експлоатация, и по които УО е извършил верификация на окончателно искане за плащане. Докладът обхваща едногодишен период от 1 януари до 31 декември на предишната година и се представя чрез „Технически отчет“ до 15 януари на следващата година по Приложение № 7.03 към ПНУИ на ПТС.
+Източник: Условия за изпълнение, т. 7.7. Моля да бъде разяснено дали годишният доклад за дълготрайност по т. 7.7 е приложим за проектите по процедура BG16FFPR001-3.004, доколкото предметът е изграждане на публично достъпна зарядна инфраструктура. Да бъде потвърдено от кой момент възниква задължението за подаване — от годината след верификацията на окончателното искане, от годината след въвеждането в експлоатация или от друг момент. Да бъде разяснено за кои години се подава докладът — за всяка календарна година от периода на дълготрайност, включително без промени, или само при настъпили промени/рискове. Да бъде посочено къде е публикувано и откъде се получава Приложение № 7.03 към ПНУИ на ПТС, доколкото не е включено към документацията по процедурата. Да бъде уточнено дали липсата му сред приложенията освобождава бенефициента или задължението остава приложимо чрез образеца към ПНУИ/предоставен от УО. Да се разясни как се действа, ако към 15 януари формата не е достъпна публично или в ИСУН.
+19. Текст/поле/документ, което не е ясно: За проектите за зарядна инфраструктура се предвижда една планирана проверка годишно, която се извършва след подписване на Акт приложение 2а/2 по Наредба № 3 и са стартирали СМР. Включването в годишния план е по преценка на УО след преглед на годишните доклади и установяване на започнали строителни работи. Независимо от горното, УО извършва една задължителна проверка на място след подаване на окончателно плащане, с приложен окончателен доклад.
+Източник: Условия за изпълнение, т. 7.14. Моля да бъде разяснено в какъв срок и по какъв ред бенефициентът следва да предостави на УО подписания Акт приложение 2а/2 по Наредба № 3, когато такъв акт е приложим към проекта и удостоверява откриване на строителната площадка/определяне на строителна линия и ниво и започване на СМР. Да бъде уточнено дали актът се представя до 3 работни дни като данни, свързани с изпълнението; чрез годишния доклад; чрез модул „Кореспонденция“; като част от технически отчет/искане за плащане; или само при поискване от УО. Да бъде разяснено как процедира бенефициентът, ако проектът или отделна дейност е само доставка, доставка и монтаж, инсталиране на зарядна инфраструктура или оборудване, без СМР, за които се съставя Акт 2а/2. Да бъде потвърдено дали липсата на Акт 2а/2 е неприложима и се документира чрез друг подходящ документ — договор за доставка/монтаж, приемо-предавателен протокол, протокол за монтаж/инсталиране, констативен протокол, протокол за въвеждане в експлоатация, документ от оператор на ЕРМ или друг относим документ.
+20. Текст/поле/документ, което не е ясно: Документацията по проектите се съхранява от бенефициента и е на разположение на Комисията и Европейската сметна палата при поискване за период от три години, считано от 31 декември след предаването на отчетите, в които са включени разходите по проекта. Документацията с информация за държавните помощи се съхранява 10 години от датата на последното плащане по схемата или индивидуалната помощ, когато е приложимо.
+Източник: Условия за изпълнение, т. 8.1. Моля да бъде разяснено кои „отчети“ има предвид т. 8.1 при определяне на началния момент на тригодишния срок — отчетите/пакетите, подавани от бенефициента в ИСУН, включително технически и финансов отчет към искане за плащане, годишни доклади за напредък, окончателен доклад и годишни доклади за дълготрайност, или отчетите/сметките, които УО/Сертифициращият орган предава към Европейската комисия и в които са включени разходите по проекта. Да бъде уточнено как бенефициентът ще бъде информиран за датата на предаване на съответните отчети, ако става дума за отчети на програмата към ЕК. Да бъде разяснено дали при проектите по процедурата, финансирани като държавна помощ, practically приложимият срок за съхранение на пълната проектна документация е 10 години от датата на последното плащане по помощта. Да бъде уточнено дали тригодишният и десетгодишният срок се прилагат паралелно към различни категории документи, или при информация за държавна помощ се прилага по-дългият 10-годишен срок за цялото проектно досие.
+21. Текст/поле/документ, което не е ясно: Когато това е възможно, оригинални документи или заверени копия се съхраняват в отделни папки. Извън случаите по т. 8.2 всяка папка съдържа ясна информация за местоположението на оригиналните документи. За всеки проект се съставя и води досие с формуляр, договор, кореспонденция, доклади, оригинали на фактури, документи за избор на изпълнител, публичност, финансово/физическо изпълнение и др.
+Източник: Условия за изпълнение, т. 8.2 и следващи текстове относно проектното досие. Моля да бъде разяснено какво се разбира под „когато това е възможно“ и в кои хипотези УО приема, че оригинални документи или заверени копия следва задължително да се съхраняват в отделни папки. Да бъде уточнено дали „отделни папки“ означава отделни физически папки, електронни директории, раздели в проектното досие или комбинация. Да се разясни как следва да се разпределят документите по проектното досие за целите на проверка, одитна следа и контрол: кандидатстване; договор и анекси; кореспонденция; разрешителни/технически документи; избор на изпълнители; договори; физическо изпълнение; финансови документи; искания за плащане и отчети; доклади; видимост; държавни помощи/DNSH/устойчивост; проверки/одити. Да се разясни каква информация съдържа всяка папка, когато оригиналите не са в нея — опис, местоположение на оригинала, вид документ, дата, издател, връзка с искане/договор/разход, номер на електронен файл в ИСУН и отговорно лице. Да бъде потвърдено дали електронно досие с ясна структура, сканирани документи и опис на местоположението на хартиените оригинали е достатъчно, ако оригиналите са налични при поискване.
+22. Текст/поле/документ, което не е ясно: Бенефициентът предоставя на разположение документите, сертификатите, регистрите, свързани с изпълнението на задълженията по договорите, за периода на одит, и дава необходимата информация за фактите и обстоятелствата, обект на проверката.
+Източник: Условия за изпълнение, т. 9.3. Моля да бъде разяснено какви конкретни „сертификати“ и „регистри“ следва да поддържа и предоставя бенефициентът по процедурата при одит/проверка, доколкото понятията не са дефинирани изчерпателно. Да се посочи дали под „сертификати“ се имат предвид сертификати за съответствие на зарядните станции и оборудването, декларации за съответствие, CE документи, протоколи от изпитвания, гаранционни сертификати, сертификати/протоколи за въвеждане в експлоатация, документи от надзор, електробезопасност, оператор на ЕРМ, калибриране/измерване или други. Да се разясни дали под „регистри“ се имат предвид счетоводни регистри, инвентарна книга/ДМА, хронологични регистри, аналитични оборотни ведомости, регистър на договори, фактури и плащания, активи, документи в проектното досие, рискове, нередности/сигнали, кореспонденция, проверки/одити, видимост, експлоатация/поддръжка. Да се уточни кои са задължителни за всички и кои са приложими според естеството на проекта. Да се разяснят минималните реквизити на регистрите и дали електронна форма — Excel, счетоводна справка, електронен опис или ERP извлечение — е приемлива.
+Моля за разяснение с оглед правилното попълване на формуляра и приложенията към проектното предложение.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17. Приложение № 7.02 (Образец на Годишен доклад за напредъка) не се публикува като приложение към самите Условия за кандидатстване/изпълнение, защото то е част от Процедурния наръчник за управление и изпълнение по програма „Транспортна свързаност“ (ПНУИПТС) на УО. Официално одобреният актуален ПНУИПТС (заедно с всички негови приложения) се публикува на официалния сайт на Програма „Транспортна свързаност“ (eufunds.bg). Използва се утвърденият образец към ПНУИПТС, действащ към момента на подаване на окончателното искане за плащане.
+Бенефициентът не се освобождава от задължението да изготвя и представя Годишен доклад за напредъка по даден проект по зададения образец (Приложение № 7.02 от ПНУИ на ПТС). Ако бенефициентът има трудности с достъпването на Приложение № 7.02, то УО ще изпрати Приложение № 7.04 на бенефициента при поискване.
+18. Изграждането на публично достъпна зарядна инфраструктура представлява инвестиция в дълготрайни активи и инфраструктура по смисъла на Регламент (ЕС) 2021/1060. Бенефициентите по тази процедура са длъжни да докажат, че зарядните станции съществуват, работят, предлагат публичен достъп при недискриминационни условия и собствеността не е променена. 
+Задължението възниква от календарната година, следваща годината, в която УО е извършил верификацията на окончателното искане за плащане. Ако проектът приключи физически и се въведе в експлоатация през септември 2026 г., а УО верифицира и плати окончателното искане за плащане през декември 2026 г., първият отчетен период ще бъде от 1 януари до 31 декември 2027 г. Този първи доклад ще трябва да подадете до 15 януари 2028 г.
+Докладът се подава за всяка календарна година от периода на устойчивост (дълготрайност). Периодът е 5 години след окончателното плащане към Бенефициента. Докладът се подава задължително във всички случаи, включително когато няма никакви промени или възникнали рискове. Ако няма промени, докладът просто констатира, че инфраструктурата функционира нормално и е в съответствие с целите на проекта.
+Приложение № 7.03 (Образец на Годишен доклад за дълготрайност) не се публикува като приложение към самите Условия за кандидатстване/изпълнение, защото то е част от Процедурния наръчник за управление и изпълнение по програма „Транспортна свързаност“ (ПНУИПТС) на УО. Официално одобреният актуален ПНУИПТС (заедно с всички негови приложения) се публикува на официалния сайт на Програма „Транспортна свързаност“ (eufunds.bg). Използва се утвърденият образец към ПНУИПТС, действащ към момента на подаване на окончателното искане за плащане.
+Бенефициентът не се освобождава от задължението да изготвя и представя годишен доклад за дълготрайност по даден проект по зададения образец (Приложение № 7.03 от ПНУИ на ПТС). Ако бенефициентът има трудности с достъпването на Приложение № 7.03, то УО ще изпрати Приложение № 7.03 на бенефициента при поискване.
+19. Акт 2а/2 се представя само в случаите, когато е приложим (т.е. за проекти с изпълнение на СМР). В останалите случаи прилагането му е „неприложимо“. 
+Акт 2а/2  задължително се включва в пакета отчетни документи към техническия отчет на окончателното искане за плащане. УО запазва правото си, при необходмост да го изиска преди окончателното плащане, за което Бенефициентът ще бъде уведомен допълнително.
+20. Тъй като предоставянето на БФП по процедурата е в режим на държавна помощ, приложимият срок за съхранение на пълната проектна документация е 10 години от датата на последното плащане по помощта.
+21. Изискването за съхраняване на оригиналните документи или заверените копия в отделни папки следва да се прилага по начин, който осигурява лесно откриване, проследимост и надеждна одитна следа. Допустимо е проектното досие да бъде организирано както в хартиен, така и в електронен формат, включително чрез комбинация от двата начина, при условие че е осигурен бърз достъп до оригиналните документи при поискване. Когато оригиналните документи не се съхраняват в съответната папка, следва да бъде посочено тяхното местонахождение по начин, който позволява безпрепятственото им откриване при проверка или одит.
+22. Съгласно чл. 22, т.2 от Закона за вътрешния одит ръководителят на вътрешния одит и вътрешните одитори имат право на достъп до цялата информация, както и до всички документи, включително и електронни, които се съхраняват в организацията и са необходими за осъществяването на одитната дейност при спазване на ограниченията или специалния ред за достъп, предвидени със закон. В тази връзка изброяването по т. 9.3. е примерно и не касае конкретни документи или изисквания към тях.
+Допълнително, обръщаме внимание, че разяснения в рамките на настоящата рубрика се дават по отношение на условията за кандидатстване и не могат да съдържат становище относно качеството и допустимостта на конкретно проектно предложение и/или кандидат.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.004-Q054</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Във връзка с подготовката на проектно предложение по процедура BG16FFPR001-3.004, моля за разяснение по следните въпроси:
+10. Текст/поле/документ, което не е ясно: При пропуски/необходимост УО връща пакета или част от него чрез ИСУН; бенефициентът изпраща изисканите коригирани документи/допълнителна информация чрез следваща версия на пакета в срок 5 работни дни от писмено запитване/уведомление.
+Източник: Условия за изпълнение, Глава четвърта, т. 4.12 относно връщане на пакет отчетни документи и 5-дневен срок за коригирани документи/допълнителна информация. Моля да се разясни дали „коригирани документи“ може да включва коригиране на първични счетоводни документи — фактури, дебитни известия, кредитни известия и др., доколкото по ЗСч поправки и добавки в първични счетоводни документи не се разрешават и погрешните се анулират/съставят нови. Какво очаква УО при проблем в първичен документ: липсващ реквизит, неточно описание, непълно изписване на програма/номер, грешна единична цена, количество, стойност, дата, основание. Приема ли: анулиране и нов документ; КИ и нова фактура; ДИ/КИ при промяна на данъчна основа/стойност; допълнителни пояснителни документи, договор, оферта, КСС, протокол, сертификат, платежен документ, счетоводна аналитичност; декларация/писмо от доставчик/бенефициент; друго. В кои случаи пропускът е отстраним чрез допълнителна информация и в кои води до неверифициране/недопустимост.
+11. Текст/поле/документ, което не е ясно: Бенефициентът най-малко 10 дни преди първото искане за плащане уведомява УО за лицата, оправомощени да подписват документи, свързани с изпълнението и отчитането; при промяна уведомява до 5 работни дни.
+Източник: Условия за изпълнение, т. 4.13. Какъв документ, форма и минимално съдържание очаква УО за уведомяване на лицата с право на подпис; хипотеза микро/малки предприятия, където всички проектни/отчетни документи се подписват от управител с КЕП. Достатъчно ли е уведомление/декларация чрез ИСУН, подписана с КЕП от законния представител, че той подписва документите, или се изисква заповед, пълномощно, образец на подпис, решение на орган, друго. Включва ли само документи към УО/ИСУН или и вътрешни документи, документи към изпълнители, счетоводни документи, банкови платежни нареждания, протоколи, актове, сертификати. Как се декларира правото на подпис, когато за първични счетоводни документи, електронни фактури, регистри, електронни платежни нареждания няма изискване за физически подпис, а автентичността се доказва чрез счетоводна/банкова система, КЕП, електронно банкиране, аналитичност, одитна следа. Потвърждение, че КЕП на законния представител върху документи в ИСУН е достатъчен, когато няма други упълномощени лица. Изисква ли се образец на подпис или правото се установява от ТР, заявление за ИСУН профил и КЕП.
+12. Текст/поле/документ, което не е ясно: Бенефициентът своевременно регистрира счетоводните операции в счетоводната система по приложимо законодателство/стандарти/указания на МФ и финансовите параметри на ПТС, при аналитична структура: програма, приоритет, проект и договор.
+Източник: Условия за изпълнение, т. 4.21. Как МСП следва practically да изпълнят аналитична структура „програма, приоритет, проект и договор“. УО да посочи изчерпателно минимална форма/съдържание, приемана при проверка: отделни аналитични партиди/подсметки по всички свързани сметки или друг проследим механизъм — проектен код, разходен център, обект, номенклатура, партида, аналитичен признак, свободен етикет. Минимално съдържание на код/структура: програма, приоритет, процедура, проект/АДБФП, договор с изпълнител, тип разход/бюджетна позиция, източник на финансиране, ДДС допустим/недопустим. Обхват: само разходни/активни сметки за придобиване/завеждане или и доставчици, плащания, финансиране/приходи от финансиране, ДДС, аванси, амортизации и други. Какви справки се приемат: аналитична оборотна ведомост, хронологичен регистър по проект, картон ДМА, справка по договор, справка по бюджетна позиция, друго. Изисква ли се предварително утвърждаване на аналитичната структура.
+13. Текст/поле/документ, което не е ясно: Бенефициентът организира, документира и докладва пред компетентните органи предприетите мерки за предотвратяване риска от измами и нередности, засягащи финансовите интереси на ЕО.
+Източник: Условия за изпълнение, т. 5.3. Как МСП следва practically да изпълнят задължението за организиране, документиране и докладване. УО да посочи минимална форма/съдържание: вътрешна заповед/решение; кратка процедура/правила; регистър на рисковете; контролен списък за разходи, изпълнители, фактури, плащания; декларации за конфликт на интереси; проверки за свързаност, двойно финансиране, реалност, пазарност; отговорно лице; регистър на сигнали/съмнения/нередности и действия. Кога и как се докладва: периодично, при всяко искане за плащане, в доклад за напредък/дълготрайност, през ИСУН „Кореспонденция“, отделен доклад или само при установена нередност/съмнение/конфликт/риск. Кои са компетентните органи: УО, служител по нередности, Сертифициращ орган, Одитен орган, АФКОС/ОЛАФ, прокуратура, други. При липса на нередности/съмнения достатъчна ли е декларация към искане за плащане и съхраняване на вътрешната документация или има отделно периодично докладване.
+14. Текст/поле/документ, което не е ясно: Бенефициентът определя служител на ръководна позиция, който контролира постигане целите на управлението на риска по плана т. 5.4, както и лице от екипа за управление на проекта, което координира риска, следи задълженията по т. 5.7 и предлага мерки.
+Източник: Условия за изпълнение, т. 5.8. Как МСП practically изпълняват това изискване при ограничена структура само управител и един/няколко служители, без отделни ръководни нива/звено/екип. Допустимо ли е управителят едновременно да е лице на ръководна позиция за контрол и лице за координация, когато няма друго лице. Допустимо ли е външен консултант/счетоводител/проектен координатор да подпомага координацията без да освобождава управителя. Минимална документация: заповед/решение, вътрешен план за риск, отговорни лица, функции, регистър/таблица на рискове, контролен списък, периодични отбелязвания. Потвърждение за пропорционално изпълнение спрямо мащаба и капацитета на МСП, когато не е възможно реално разделяне на функциите.
+15. Текст/поле/документ, което не е ясно: Бенефициентът предоставя информация и въвежда допълнителни процедури/контролни дейности/мерки за управление на риска съгласно указания и препоръки на УО и/или други органи по ЗУСЕФСУ.
+Източник: Условия за изпълнение, т. 5.9. Как МСП с ограничен персонал изпълняват задължението. Достатъчно ли е при указания/препоръки бенефициентът да документира изпълнението с кратко решение/заповед на управителя, актуализирана таблица на рисковете, контролен списък и доказателства за действията, или се изискват формални вътрешни процедури. Минимално съдържание: описание на указание, орган, дата, засегнат риск/дейност/разход/договор, отговорно лице, допълнителни контролни дейности, срок, доказателства, резултат, дата на приключване, последващи действия. Как/кога се предоставя информация на УО: ИСУН „Кореспонденция“, приложение към искане, доклад за напредък/дълготрайност или само при искане. Потвърждение за пропорционално изпълнение при МСП, където управителят е едновременно контрол/координация/организация, подпомаган от външен счетоводител/консултант/техническо лице.
+16. Текст/поле/документ, което не е ясно: Окончателният доклад за напредъка се изготвя по Приложение № 7.04 от ПНУИ; прикачва се в „Опис на документите“ към Техническия отчет с окончателно искане; съдържа информация за изпълнението от стартиране до приключване.
+Източник: Условия за изпълнение, т. 7.4. Къде е публикувано/откъде се получава Приложение № 7.04, доколкото не е приложение към процедурата. Липсата сред приложенията освобождава ли бенефициента от задължение или задължението остава, като се използва образецът към ПНУИ/предоставен от УО. Как да действа бенефициентът, ако към подготовката на окончателното искане формата не е достъпна публично/в ИСУН: да поиска чрез Кореспонденция, свободна форма, доклад с минимално съдържание по т. 7.4, да изчака указания. Минимално съдържание при липсващ образец: дейности, договори, физически/финансов напредък, индикатори, въведена инфраструктура, публичен достъп, видимост, DNSH, държавни помощи, проблеми/отклонения, доказателства за приключване.
+Моля за разяснение с оглед правилното попълване на формуляра и приложенията към проектното предложение.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10. Под „коригирани документи“ следва да се разбират документите, представени след отстраняване на констатирани непълноти или несъответствия в съответствие с приложимото законодателство. Когато установеният пропуск засяга първичен счетоводен документ, бенефициентът следва да предприеме действия, съответстващи на приложимите нормативни изисквания, включително издаване на нов документ, кредитно или дебитно известие или друг допустим счетоводен документ, когато това е приложимо. Когато несъответствието може да бъде отстранено чрез представяне на допълнителни документи или пояснения, Управляващият орган може да изиска такива. Всеки случай се разглежда индивидуално с оглед характера на пропуска, възможността за проследяване на разхода и наличието на достатъчна одитна следа.
+11. Възможно е уведомяването по т. 4.13 да се извърши чрез ИСУН посредством документ, подписан с квалифициран електронен подпис от законния представител на бенефициента или от надлежно упълномощено лице. Документът може да бъде и сканиран с положен физически подпис. Уведомяването по т.4.13 се отнася до документите, представяни пред Управляващия орган във връзка с изпълнението и отчитането на проекта.
+12. Не се изисква предварително съгласуване или утвърждаване от УО на аналитичната структура на  счетоводната система на бенефициента, във връзка с изпълнението на проект по ПТС 2021-2027 г.
+В правомощията на ръководството на бенефициента е създаването и утвърждаването на аналитичната счетоводна отчетност по проекта, в съответствие с приложимото законодателство, стандарти и  с условията, определени в нормативните актове по чл. 7, ал. 4, т. 4 от ЗУСЕФСУ (указанията на МФ) и с финансовите параметри на ПТС, при спазване на следната аналитична структура: програма, приоритет, проект и договор.
+Бенефициентът трябва своевременното, вярно и точно да регистрира счетоводните операции по проекта в счетоводната си система.
+За осигуряване на одитна следа аналитичната структура на отчетността трябва да  гарантира, че разходите и приходите по проекта могат да бъдат ясно идентифицирани и проследени по всяко време. 
+УО извършва последващ контрол по време на верификация на разходите на база на представени подходящи счетоводни справки, позволяващи проследяване на всички операции по проекта.
+13. Съгласно т. 6.4. от Условията за изпълнение, „В случай на установени нередности, произтичащи от нарушения на националното законодателство и правото на Европейския съюз от страна на Бенефициента, УО налага финансови корекции, съгласно Наредбата за посочване на нередности, представляващи основания за извършване на финансови корекции, и процентните показатели за определяне размера на финансовите корекции.“. Съгласно т. 6.11 от Условията за изпълнение, Управляващият орган може да вземе решение за спиране на плащанията към бенефициента до представянето на подробна информация за изпълнението на съответните корективни действия за избягване на бъдещи подобни нередности. 
+Т. 5.3. се отнася до организиране, документиране и докладване на мерки именно при посочената хипотеза. Не се изисква текущо периодично докладване. Обхватът на мерките е функция от естеството на установената нередност и по тази причина не е възможно да се дадат допълнителни указания към настоящия момент.
+14. Съгласно т. 5.4. изискването се отнася за проекти на стойност над 5 млн. лв. стойност на БФП. С оглед максималния размер по процедурата изискванията по т.5.4 до 5.8 не се прилагат.
+15. Вижте отговора на въпрос 13.
+16. Приложение № 7.04 (Образец на Окончателен доклад за напредъка) не се публикува като приложение към самите Условия за кандидатстване/изпълнение, защото то е част от Процедурния наръчник за управление и изпълнение по програма „Транспортна свързаност“ (ПНУИПТС) на УО. Официално одобреният актуален ПНУИПТС (заедно с всички негови приложения) се публикува на официалния сайт на Програма „Транспортна свързаност“ (eufunds.bg). Използва се утвърденият образец към ПНУИПТС, действащ към момента на подаване на окончателното искане за плащане.
+Бенефициентът не се освобождава от задължението да изготвя и представя Окончателен доклад за напредъка по даден проект по зададения образец (Приложение № 7.04 от ПНУИ на ПТС). Ако бенефициентът има трудности с достъпването на Приложение № 7.04, то УО ще изпрати Приложение № 7.04 на бенефициента при поискване.
+„Допълнително, обръщаме внимание, че разяснения в рамките на настоящата рубрика се дават по отношение на условията за кандидатстване и не могат да съдържат становище относно качеството и допустимостта на конкретно проектно предложение и/или кандидат.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.004-Q053</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Във връзка с подготовката на проектно предложение по процедура BG16FFPR001-3.004, моля за разяснение по следните въпроси:
+1. Текст/поле/документ, което не е ясно: Управляващият орган изготвя и актуализира ПНУИ на ПТС. В ПНУИ се описват правилата, процедурите и формулярите, задължителни за бенефициентите.
+Източник: Условия за изпълнение, т. 1.1. Моля да бъде разяснено коя конкретна версия на ПНУИ на ПТС е приложима към проектите по процедура BG16FFPR001-3.004, на кой официален интернет адрес е публикувана и следва ли кандидатите още на етап кандидатстване да се съобразяват с ПНУИ, доколкото документът не е самостоятелно приложение към УК/УИ.
+2. Текст/поле/документ, което не е ясно: УО информира бенефициентите в срок от 5 работни дни за всяко изменение и допълнение на процедурния наръчник и приложенията към него, като публикува актуалната версия на Единния информационен портал.
+Източник: Условия за изпълнение, т. 1.1. Моля да бъде разяснено на какво правно основание последващо изменение/допълнение на ПНУИ може да поражда нови или допълнителни задължения за бенефициентите по процедурата, доколкото ПНУИ не е самостоятелно приложение към процедурата. Да се уточни дали последващи изменения могат само да въвеждат технически, процедурни и отчетни правила за изпълнение на вече поети задължения, или могат да създават нови материални задължения, ограничения, основания за недопустимост, санкционни последици или нови изисквания, които не са били част от процедурата/договора.
+3. Текст/поле/документ, което не е ясно: Информацията в модула за управление на проекти и отчитане на ИСУН се въвежда/актуализира от бенефициентите чрез потребителски профили. Информацията се въвежда до 3 работни дни от възникването или получаването на данните във връзка с изпълнението, управлението, наблюдението и контрола.
+Източник: Условия за изпълнение, т. 1.6. Моля да бъде разяснено кои конкретни видове данни/документи се считат за „данни“, чието възникване или получаване поражда задължение за въвеждане/актуализиране в ИСУН до 3 работни дни. Да се обхванат договори, изменения, възлагане, разрешителни/съгласувателни документи, СМР/монтаж/доставка, фактури/плащания, индикатори, видимост, публичен достъп/такси/експлоатация и обстоятелства за промяна на проекта. Да се уточни дали срокът важи само за данни с конкретно поле/секция в ИСУН или и за всяко обстоятелство, което се съобщава чрез модул „Кореспонденция“.
+4. Текст/поле/документ, което не е ясно: Бенефициентът е задължен да изготвя и представя доклади за напредъка съгласно ПНУИ и Глава седма.
+Източник: Условия за изпълнение, т. 1.12. Моля да бъде разяснено какви видове доклади за напредъка следва да изготвят/подават бенефициентите, с какъв минимален обхват, по какъв ред/модул в ИСУН и с каква периодичност. Да се уточни дали освен годишен доклад за дълготрайност след приключване/верификация има регулярни доклади по време на изпълнение — месечни, тримесечни, шестмесечни или годишни. Ако не — да се потвърди, че доклади/информация за напредък преди приключване се подават само при конкретно искане на УО в указания срок, формат и обхват.
+5. Текст/поле/документ, което не е ясно: След изтичане на 5-годишния срок за дълготрайност всяка концесия или друго възлагане на трета страна на експлоатацията на подпомаганата зарядна инфраструктура се извършва конкурентно, прозрачно, недискриминационно, при спазване на ЗОП, когато бенефициентът е възложител, или глава IV ЗУСЕФСУ и ПМС № 4, когато не е възложител.
+Източник: Условия за изпълнение, Раздел II, т. 1.14, буква „г“ относно спазване на законодателството в областта на държавните помощи и възлагане на трета страна след 5-годишния срок за дълготрайност. Моля да се разяснят конкретните задължения към УО след изтичане на петгодишния срок и до края на десетгодишния срок за съхранение/контрол по държавните помощи: предварително уведомяване за концесия, наем или операторски договор; представяне на проектна документация; предварително одобрение/липса на възражение; доказателства за конкурентен, прозрачен и недискриминационен избор; договор с третата страна; въвеждане в ИСУН/Кореспонденция; включване в доклад за дълготрайност; доказване на пазарност, липса на преимущество, недискриминационен достъп и прозрачни такси. Да се разясни при проект с реален интензитет БФП 50% дали изборът на трета страна се извършва по ПМС № 4 чрез публична покана или чрез две съпоставими оферти и мотивирано решение, когато бенефициентът не е възложител по ЗОП.
+6. Текст/поле/документ, което не е ясно: Обхватът и осъществяването на финансовото управление и контрол, включително възлагането на обществени поръчки, се извършва от бенефициента в съответствие със Закона за счетоводството.
+Източник: Условия за изпълнение, т. 3.1. Моля да се разясни кои конкретни разпоредби от Закона за счетоводството има предвид УО, доколкото ЗСч урежда счетоводно отчитане, документи, информация, инвентаризация, финансови отчети и съхраняване, но не самостоятелно реда за финансово управление и контрол по ЕФСУ или възлагане. Да се уточни дали се има предвид документална обоснованост, редовност на първичните документи, хронологично/систематично отчитане, индивидуален сметкоплан, аналитична отчетност, инвентаризация/завеждане на активи, съхраняване и одитна следа. Да се разясни, че за възлагането приложими са ЗОП/ЗУСЕФСУ/ПМС № 4, а ЗСч е за счетоводно отчитане и документална обоснованост.
+7. Текст/поле/документ, което не е ясно: Възложителят представя за проверка в УО на електронен носител цялата документация от публичната покана преди първото искане за верификация по договора, включително офертата на спечелилия и отстранените участници, съгласно ПНУИ.
+Източник: Условия за изпълнение, т. 3.5. Моля да се разясни дали има конкретен минимален срок преди първото искане или е достатъчно документацията да е представена във всеки момент преди подаване. Дали подаване през ИСУН модул „Кореспонденция“ е „електронен носител“ или се изисква друг канал/носител. Какви изисквания има УО към форма/обхват: един архив или отделни файлове; подписани, сканирани, заверени или оригинален електронен формат; опис; всички документи от подготовка, публикуване, разяснения, оферти, оценка, отстраняване, решение/протокол, уведомяване, договор; вътрешна документация за прогнозна стойност, спецификация, критерии, обосновки; доказателства за публикуване, срокове, комуникация, конфликт на интереси. Да се потвърди, че при директно възлагане по чл. 50 ЗУСЕФСУ документацията не се представя предварително, а се съхранява и представя при поискване/верификация.
+8. Текст/поле/документ, което не е ясно: Разходооправдателните документи трябва да съдържат единични цени/разходни центрове, количество и обща стойност по ценовата оферта, както и потвърдени междинни/окончателни сертификати на изпълнителя; при разходи без търговски договор — пазарни проучвания/доказателства; електронното отчитане спазва ПНУИ.
+Източник: Условия за изпълнение, т. 4.9. Какво УО разбира под „потвърдени междинни/окончателни сертификати на изпълнителя“: сертификати за СМР; актове/протоколи по ЗУТ и Наредба № 3/2003; КСС/протоколи; приемо-предавателни протоколи за доставка/монтаж; констативни протоколи; документи от надзор/проектант/инвеститорски контрол; друго. Кой издава/потвърждава: изпълнител, бенефициент, надзор, проектант, инвеститорски контрол, експерт. Прилага ли се за всички разходи или само за СМР/строително-монтажни дейности. Минимални реквизити: договор/позиция, период, количество, единични цени, обща стойност, връзка с оферта/КСС, степен на изпълнение, дата, подписи, печати/КЕП, основание за приемане и съответствие.
+9. Текст/поле/документ, което не е ясно: С цел избягване на двойно финансиране е задължително в реквизитите на разходооправдателните документи по всеки проект да се изписва наименованието на програмата и номерът на проекта.
+Източник: Условия за изпълнение, Глава четвърта, т. 4.11 относно реквизитите на разходооправдателните документи. Може ли наименованието на програмата да се изписва съкратено — „ПТС 2021-2027“, „Програма Транспортна свързаност 2021-2027“ или друго еднозначно обозначение — при технически ограничения във фактуриращ софтуер/място във фактура. Кои съкращения УО приема. Как се третира документ с посочен само номер на проекта, но не и наименование на програмата, когато връзката с проекта е доказана с договор, оферта/КСС, протоколи, плащания, счетоводна аналитичност и одитна следа. Дали ще е нередовен/неприемлив; дали ще се изисква КИ/нова фактура, корекция/допълване по допустим ред, декларация/пояснение от доставчик/бенефициент или друг механизъм. Прилага ли се към всички разходооправдателни документи или само фактури/еквивалентни документи.
+Моля за разяснение с оглед правилното попълване на формуляра и приложенията към проектното предложение.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Приложима е актуалната версия на ПНУИ на ПТС, публикувана от УО на Единния информационен портал (eufunds.bg). На етап кандидатстване кандидатите се съобразяват с Насоките за кандидатстване и приложенията към тях. ПНУИ е относим към изпълнението, отчитането, верификацията и контрола на одобрените проекти.
+2. Измененията в ПНУИ се прилагат за реда на изпълнение, отчитане, комуникация, верификация и контрол на проектите. Те не могат самостоятелно да изменят условията за кандидатстване, одобрения проект или договора, нито да въвеждат нови критерии за допустимост. 
+3. В ИСУН се въвеждат/актуализират данни, относими към изпълнението, управлението, наблюдението и контрола на проекта — договори, изменения, възлагания, плащания, отчетни документи, индикатори, промени и друга информация, за която има приложимо поле/модул или е изискана от УО. Когато няма специално поле, информацията се изпраща чрез модул „Кореспонденция“.
+4. Представят се следните доклади:
+- Годишни доклади за напредъка по Приложение № 7.02 (Образец на Годишен доклад за напредъка) от Процедурния наръчник за управление и изпълнение по програма „Транспортна свързаност“ (ПНУИПТС) на УО. 
+- Окончателен доклад за напредъка по Приложение № 7.04 от Процедурния наръчник за управление и изпълнение по програма „Транспортна свързаност“ (ПНУИПТС) на УО.
+- Годишен доклад за дълготрайност по Приложение № 7.03 от Процедурния наръчник за управление и изпълнение по програма „Транспортна свързаност“ (ПНУИПТС) на УО. 
+Официално одобреният актуален ПНУИПТС (заедно с всички негови приложения) се публикува на официалния сайт на Програма „Транспортна свързаност“ (eufunds.bg).
+Месечни, тримесечни и шестмесечни доклади не се изискват. При необходимост, УО си запазва правото да изисква информация за напредъка на работите по проекта преди приключването му, като указва срок, формат и обхват, за което Бенефициентът ще бъде информиран допълнително.
+5. След изтичане на петгодишния срок за дълготрайност на инвестицията всяко възлагане на трета страна на експлоатацията на подпомаганата инфраструктура следва да бъде конкурентно, прозрачно и недискриминационно. Условията не предвиждат изрично предварително одобрение от УО, но бенефициентът следва да съхранява доказателства за избора, и спазването на правилата за държавна помощ и да ги представя при поискване. Приложимият ред — ЗОП или ЗУСЕФСУ/ПМС № 4 — се определя според статута на бенефициента, предмета и стойността на възлагането, а не само според интензитета на БФП.
+6. Уточняваме, че възлагането се извършва съгласно правилата на ЗОП или ПМС № 4 в зависимост от вида на Възложителя. В т.3.2 е посочено, че прилагането на ПМС № 4 е условие за осигуряване приемливост на разходите за финансиране от ПТС.
+Позоваването на Закона за счетоводството следва да се разбира във връзка с документалната обоснованост, редовността на първичните счетоводни документи, аналитичната отчетност, организацията на счетоводното отчитане, съхраняването на счетоводна информация. 
+7. Уточняваме, че Бенефициентът, възложител на поръчката, изпраща чрез ИСУН за контрол от УО документацията в срок от 10 работни дни от подписването на договор с изпълнителя. (Ръководство за изпълнение на административни договори за предоставяне на безвъзмездна финансова помощ по програма „ТРАНСПОРТНА СВЪРЗАНОСТ“ 2021-2027 - https://www.eufunds.bg/bg/optti/node/20189).
+ УО няма изрично изискване към начина на архивиране и представяне, като за предпочитане е да са структурирани в отделни папки/файлове според етапа на провеждане и съдържащите се документи с цел по-лесна идентификация. Всички изброени документи, представляващи части от процедурата за избор следва да се представят: „всички документи от подготовка, публикуване, разяснения, оферти, оценка, отстраняване, решение/протокол, уведомяване, договор; вътрешна документация за прогнозна стойност, спецификация, критерии, обосновки; доказателства за публикуване, срокове, комуникация, конфликт на интереси.“ Документите, които не са в електронен вид могат да се представят само сканирани, не е нужно да са заверени;
+- С оглед спазване на принципа за добро финансово управление и определяне реалистичността на разходите при избор на изпълнител от страна на бенефициентите, Управляващият орган ще изисква във всички случаи, когато бенефициентът не провежда процедура за избор с публична покана : Да се представят/приложат поне 2 (две) съпоставими оферти, каталози, разпечатки от официални интернет страници на производители/доставчици или комбинация от посочените, подобни на предмета на възложените работи. Под „съпоставими оферти“ следва да се разбират - минимални показатели за съпоставимост – основни технически функционалности и параметри, които не противоречат на заложените в административния договор за предоставяне на безвъзмездна финансова помощ. Бенефициентите прилагат и обосновка в свободен текст за направения избор на база на събраните оферти, каталози, разпечатки от официални интернет страници.
+8. Под „междинни/окончателни сертификати“ следва да се разбират документите, удостоверяващи приемането и стойността на изпълнените дейности — протоколи/актове за СМР, КСС, приемо-предавателни протоколи, протоколи за доставка/монтаж, документи от надзор или други еквивалентни документи според предмета на договора. Те следва да съдържат връзка с договора/офертата, количество, единични цени, стойност, период, дата и подписи на приложимите страни. 
+9. В разходооправдателните документи следва да се посочват наименованието на програмата и номерът на проекта. Допустимо е еднозначно съкратено изписване, например „ПТС 2021–2027“ или „Програма Транспортна свързаност 2021–2027“, когато позволява ясна връзка с проекта. При липса на тези реквизити УО може да изиска пояснение или допълнителни доказателства, но приемливостта се преценява според конкретния документ и одитната следа. Изискването се прилага към фактури/еквивалентни документи.
+„Допълнително, обръщаме внимание, че разяснения в рамките на настоящата рубрика се дават по отношение на условията за кандидатстване и не могат да съдържат становище относно качеството и допустимостта на конкретно проектно предложение и/или кандидат.“</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -553,107 +646,107 @@
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46146.5856335069</x:v>
+        <x:v>46197.6861016319</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46141.3073581019</x:v>
+        <x:v>46197.6857975347</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46136.4974784606</x:v>
+        <x:v>46197.6854157176</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4">
-        <x:v>46119.7071772569</x:v>
+        <x:v>46197.6850889468</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="4">
-        <x:v>46111.6174040394</x:v>
+        <x:v>46197.6845639815</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>