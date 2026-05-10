--- v1 (2026-03-12)
+++ v2 (2026-05-10)
@@ -1,182 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d7b6ce639e48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1676199ce224447da6f7e77d2550733d.psmdcp" Id="Rafa13adbb7ab4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618fa4a60261428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25b6bbf1ce784504ad3a9f02fe1558e1.psmdcp" Id="Rabbdd16347614130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.010-Q006</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12.07.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, пиша Ви от СУ с молба за следните разяснения.
 1. Бихме искали да попитаме, трябва ли да използваме някой специфичен документ (упътване) при определяне на възнагражденията на участниците в екипите, при изпълнение на дейностите по проекта ? И по-конкретно, за изчисление на конкретните нива на почасовата ставка за възнаграждение на участниците в екипите?
 Благодаря ви предварително!</x:t>
   </x:si>
   <x:si>
     <x:t>Становище на УО на ПОС 2021-2027 
 Управляващият орган на ПОС 2021-2027 г. предоставя следните разяснения по отношение на условията за кандидатстване по процедура № BG16FFPR002-3.010, съобразено с разпоредбата на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове за споделено управление:
 Съгласно раздел 26. „Допълнителна информация“ от Условията за кандидатстване, кандидатите по процедурата могат да искат разяснения по документите за кандидатстване, в частта „Условия за кандидатстване“ в срок до три седмици преди крайния срок, посочен в раздел 25 на условията за кандидатстване. 
 Предвид факта, че крайният срок, посочен в раздел 25, е 31.07.2024 г., кандидатите по процедурата могат да искат разяснения най-късно до 11.07.2024 г. Тъй като, подаденият от Вас въпрос е от дата 12.07.2024 г., спазвайки нормативните изисквания на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове при споделено управление, УО на ПОС 2021-2027 г., не би могъл да се произнесе по отправеното запитване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.010-Q005</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10.07.2024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Здравейте пиша Ви от СУ с молба за следните разяснения.
 Въпрод 1.
 Как да се структурира по т. 7 Бюджет от формуляра за кандидатстване, перо „Разходи за персонал“: по длъжности (например теренен експерт, ръководител екип) или по вид (възнаграждение за труд, командировъчни разходи), съответно присъединени към съответните дейности?
 Въпрос 2.
 Къде (в кое приложение) да се изготви анализ на остойностяването на разходите за персонал (брой дни, ставки)?
 Въпрос 3. 
 Към кое перо в Бюджета да се причислят разходите за командировки? 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Управляващият орган на ПОС 2021-2027 г. предоставя следните разяснения по отношение на условията за кандидатстване по процедура № BG16FFPR002-3.010, съобразено с разпоредбата на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове за споделено управление:
 По въпрос 1: Съгласно посоченото в раздел 13 „Дейности, допустими за финансиране“ от условията за кандидатстване, разходите за дейности, свързани с подготовката и изпълнението на проектното предложение, вкл. разходите за персонал, следва да се включат в категория III. РАЗХОДИ ЗА ПЕРСОНАЛ, подред 3. „Разходи за персонал“ в секция Бюджет на формуляра за кандидатстване в ИСУН, като бюджетните редове от ниво три се разпределят съгласно вида на разхода – възнаграждения и осигуровки на един бюджетен ред; командировъчни (нощувки, пътни, дневни) на втори бюджетен ред и т.н.
 По въпрос 2: Съгласно посоченото в раздел 14.6. „Анализ относно остойностяването на дейностите, включени в проектното предложение“ от условията за кандидатстване, разходите за персонал следва да се остойностят и обосноват в приложение № 2 към условията за кандидатстване.
 По въпрос 3: Разходите за командировки, както е посочено в отговора към въпрос № 1, следва да се опишат в категория III. РАЗХОДИ ЗА ПЕРСОНАЛ, бюджетен ред 3. „Разходи за персонал“ от секция Бюджет на формуляра за кандидатстване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.010-Q004</x:t>
   </x:si>
   <x:si>
-    <x:t>02.07.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Здравейте, пише Ви Иван Иванов юрист от СУ с икане на разяснение на следния въпрос.
 Въпрос:
 Могат ли да се считат за вътрешни за организацията (СУ) изпълнители, лица които ще бъдат назначени на трудови договори с бенефициента, след евентуалното одобрение на проектното предложение, за изпълнение на част от дейностите (извън дейностите по организация и управление на проекта)? Същите лица в момента работят на граждански договори в СУ и изпълняват идентични с предвидените дейности в проектното предложение.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Управляващият орган на ПОС 2021-2027 г. предоставя следните разяснения по отношение на условията за кандидатстване по процедура № BG16FFPR002-3.010, съобразено с разпоредбата на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове за споделено управление:
 По отношение начина на възлагане на дейностите за изпълнение на проекта, приложение намира чл. 7, ал. 1 от Постановление № 86 от 1 юни 2023 г. за определяне на национални правила за допустимост на разходите по програмите, финансирани от Европейските фондове при споделено управление, за програмен период 2021 – 2027 г. Вътрешни за организацията са лица, които към момента на доказване на това обстоятелство са назначени по Кодекса на труда или по Закона за държавния служител на трудово или служебно правоотношение.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.010-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07.06.2024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте, пиша Ви във връзка с отговора, който сте публикували, както и въпрос относно Приложение 3.
 1. Относно т. 13.2. Основни дейности от Условията за кандидатстване “Подбор на речни участъци“ (вкл. анализи на налични данни и информация, в т.ч. и за условията на средата, в която ще се зарибява, посещения на терен и др.); Съгласно НРПД се предвиждат минимум 30 бр. места за подсилване на популацията.
 В тази връзка, въпросът ни е:  как да се тълкува изискването за „минимум 30 места  за подсилване“ - 30 места във всички зони общо за двата вида; 30 места за всеки от двата вида в съответните зони за дадения вид, или друго?
 2. Въпрос относно разяснение по Приложение 3
 По отношение на направеното от Вас разяснение по отоношение на Указанията, следва да се отбележи, че в Таблица 1 (от Приложение 3) размяна на местата на двата вида риби ще „скачи“ правилно съответните зони и видовете риби. 
 Но в първоначално предложения вариант на Таблици 2 и 3, грешката произтича не от размяна на местата на видовете, а от размяна на Защитените Зони (ЗЗ) по мярка 69 за съответните видове. Така двете ЗЗ за главоч (Cottus gobio)(BG 0000495 и BG0000117) са посочени като такива за виюна (Misgurnus fossilis) и обратно - осемнадесетте ЗЗ за подсилване на виюна, съответно са посочени за главоча. 
 В първоначалния вариант на разписване на таблиците, Зоните по мярка 62 (те касаят само главоча) и по мярка 63 (касаят само виюн) са правилно разположени. В разяснението местата им обаче са разменени.
 Според нас правилното разположение за зоните  за главоча е: по мярка 62 – седем ЗЗ (BG0000494, BG0001040, BG0001493, BG0000617, BG0000117, BG0001042, BG0000636) и в две ЗЗ по мярка 69 (BG0000495, BG0000117). А по отношение на виюна - по мярка 63 двадесет и три ЗЗ (BG0000497, BG0000232, BG0000377, BG0000335, BG0000608, BG0000169, BG0000519, BG0000631, BG0000524, BG0000182, BG0000334, BG0000532, BG0000533, BG0000396, BG0000530, BG0000181, BG0000613, BG0000427, BG0000614, BG0000610, BG0000241, BG0000134, BG0000275), и по мярка 69 осемнадесет ЗЗ (BG0000497, BG0000232, BG0000377, BG0000335, BG0000608, BG0000169, BG0000631, BG0000524, BG0000182, BG0000334, BG0000533, BG0000530, BG0000181, BG0000427, BG0000614, BG0000610, BG0000134, BG0000275).
 Ако сме прави в нашите съждения, то една ЗЗ за вида главоч би имала принос 0,04 %, a за вида виюн 0,005% и тогава примера, посочен  в Приложение 3 би следвало да изглеждал така:
 3 * (0,04%) + 2 * (0,005%) = 0,012% + 0,01% = 0,013%.
 </x:t>
   </x:si>
   <x:si>
     <x:t>1. В Приложението по отношение на бюджета към НРПД (Prilojenie 3_Budget_PAF_final.xls), в колона Е „Цел (количество)“ към мярка 69, е посочена цифрата 30. В колона F “Цел (единица)” е посочено „брой места за реинтродукция“. В рамковия документ не се прави разпределение на така посочената цел по защитени зони или видове риби, поради което целта от 30 бр. места за реинтродукция се отнася общо към всички зони и за двата целеви вида.
 2. По отношение отстраняването на допуснатата очевидна фактическа грешка, кандидатите следва да се запознаят с публикуваната Заповед за изменение на Приложение № 3 към условията за кандидатстване по процедура BG16FFPR002-3.010 „Изпълнение на мярка 69 от Националната рамка за приоритетни действия за Натура 2000“ и същата да се съобрази при подготовката на проектните предложения по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.010-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>05.06.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, пиша Ви от СУ „Св. Климент Охридски“ като изразяваме желание да участваме в провежданата процедура BG 16FFPR002-3.010 „Изпълнение на мярка 69 от Националната рамка за приоритетни действия за Натура 2000“. В тази връзка бихме искали да получим разяснение, като насочим Вашето внимание на Приложение №3 към Условията за кандидатстване по процедурата – „Указания за изчисляване на целевата стойност на индикатор за резултат (показател за резултат)……“. Считаме, че на стр. 2 и стр. 3 (таблици 1, 2 и 3) са посочени целеви зони за видовете Главоч и Виюн, които са различни от тези посочени в Условията за кандидатстване. Смятаме че се касае за техническа грешка, водеща до размяна на съответните зони за двата вида. Но тази техническа грешка, вероятно води и до необходимост от преизчисление на определените в този документ „приноси“ в проценти, които носи всяка една зона включена в проектното предложение.
 Иван Иванов – юрист СУ „Св. Климент Охридски“.</x:t>
   </x:si>
   <x:si>
     <x:t>Допусната е техническа грешка, като действително в таблиците са разменени двата вида и съответстващите им целеви зони. 
 В приложение № 3, в таблици 1, 2 и 3 навсякъде където е посочен видът Главоч (Cottus gobio), следва да се чете Виюн (Misgurnus fossilis) и обратното видът Виюн (Misgurnus fossilis) да се чете Главоч (Cottus gobio). Съответно таблиците да се четат, както следва:
 Таблица 1
 Целеви зони за вида Виюн (Misgurnus fossilis): BG0000497, BG0000232, BG0000377, BG0000335, BG0000608, BG0000169, BG0000631, BG0000524, BG0000182, BG0000334, BG0000533, BG0000530, BG0000181, BG0000427, BG0000614, BG0000610, BG0000134, BG0000275; 
 Целеви зони за вида Главоч (Cottus gobio): BG0000495, BG0000117
 Таблица 2
 Защитен вид -  Виюн (Misgurnus fossilis);  № М НРПД -  62, 69;  Биогеографски регион/ бр. оценки	 - ALP/CON 2 бр.;  Целеви защитени зони - Мярка 62: BG0000494, BG0001040, BG0001493, BG0000617, G0000117, BG0001042, BG0000636, Мярка 69: BG0000497, BG0000232, BG0000377, BG0000335, BG0000608, BG0000169, BG0000631, BG0000524, BG0000182, BG0000334, BG0000533, BG0000530, BG0000181, BG0000427, BG0000614, BG0000610, BG0000134, BG0000275
 Защитен вид - Главоч (Cottus gobio); № М НРПД - 63,69;  Биогеографски регион/ бр. оценки - CON  1 бр.; Целеви защитени зони - Мярка 63: BG0000497, BG0000232, BG0000377, BG0000335, BG0000608, BG0000169, BG0000519, BG0000631, BG0000524, BG0000182, BG0000334, BG0000532, BG0000533, BG0000396, BG0000530, BG0000181, BG0000613, BG0000427, BG0000614, BG0000610, BG0000241, BG0000134, BG0000275, Мярка 69:BG0000495, BG0000117
 Таблица 3
 Защитен вид - Главоч (Cottus gobio);  № на мярка от НРПД -  62, 69; Биогеографски регион/ бр. оценки - ALP/CON 2 бр. (0,4 %); Целеви защитени зони -  Мярка 62: BG0000494, BG0001040, BG0001493, BG0000617, BG0000117, BG0001042, BG0000636, Мярка 69: BG0000497, BG0000232, BG0000377, BG0000335, BG0000608, BG0000169, BG0000631, BG0000524, BG0000182, BG0000334, BG0000533, BG0000530, BG0000181, BG0000427, BG0000614, BG0000610, BG0000134, BG0000275, (една защитена зона има 0,016 % принос)
 Защитен вид - Виюн (Misgurnus fossilis); № на мярка от НРПД - 63, 69; Биогеографски регион/ бр. оценки - CON  1 бр. (0,2%); Целеви защитени зони - Мярка 63: BG0000497, BG0000232, BG0000377, BG0000335, BG0000608, BG0000169, BG0000519, BG0000631, BG0000524, BG0000182, BG0000334, BG0000532, BG0000533, BG0000396, BG0000530, BG0000181, BG0000613, BG0000427, BG0000614, BG0000610, BG0000241, BG0000134, BG0000275 Мярка 69:BG0000495, BG0000117  (една защитена зона има 0,008 % принос)
 Текстът „Пример: Ако дадено проектно предложение цели подобряване на природозащитното състояние на вида Главоч в защитени зони BG0000497, BG0000232, BG0000377 и вида Виюн в защитени зони BG0000495, BG0000117, то целевата стойност на показателя за резултат се изчислява както следва: 3 * (0,016%) + 2 * (0,008%) = 0,048% + 0,016% = 0,064%  Целевата стойност се отнася съответно към по-слабо развит регион или регион в преход в зависимост от местоположението на целевите територии по проекта. Ако целевите територии попадат едновременно в двете категории региони се прави разпределение спрямо налага процентното съотношение на площите.“
 следва да се чете: „Пример: Ако дадено проектно предложение цели подобряване на природозащитното състояние на вида Виюн в защитени зони BG0000497, BG0000232, BG0000377 и вида Главоч в защитени зони BG0000495, BG0000117, то целевата стойност на показателя за резултат се изчислява както следва: 3 * (0,016%) + 2 * (0,008%) = 0,048% + 0,016% = 0,064% Целевата стойност се отнася съответно към по-слабо развит регион или регион в преход в зависимост от местоположението на целевите територии по проекта. Ако целевите територии попадат едновременно в двете категории региони се прави разпределение спрямо налага процентното съотношение на площите.“</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -195,99 +180,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -526,164 +512,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45485.6088234144</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45483.7474809144</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45475.4522938889</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45450.7194977199</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>23</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45448.6479254051</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>