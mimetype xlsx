--- v2 (2026-05-10)
+++ v3 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618fa4a60261428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25b6bbf1ce784504ad3a9f02fe1558e1.psmdcp" Id="Rabbdd16347614130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a6f92e28f64f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/632bcdf9905644d69f0b043c6ba7f67e.psmdcp" Id="Rd73b699551484705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>