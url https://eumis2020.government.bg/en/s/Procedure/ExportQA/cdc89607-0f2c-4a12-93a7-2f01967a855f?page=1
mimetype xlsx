--- v3 (2026-05-10)
+++ v4 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a6f92e28f64f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/632bcdf9905644d69f0b043c6ba7f67e.psmdcp" Id="Rd73b699551484705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f300ea5bb44c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a65a9da53ac347cba8c0c4c20f9a3305.psmdcp" Id="R222c9adc22414c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>