--- v4 (2026-09-02)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f300ea5bb44c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a65a9da53ac347cba8c0c4c20f9a3305.psmdcp" Id="R222c9adc22414c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d63cc583944945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30b0e0b03f744caebefb281dbd4483fa.psmdcp" Id="Rc5536688dd4b423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>