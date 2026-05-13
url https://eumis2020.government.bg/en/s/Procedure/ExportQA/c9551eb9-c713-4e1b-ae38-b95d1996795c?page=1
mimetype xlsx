--- v0 (2026-01-14)
+++ v1 (2026-05-13)
@@ -1,110 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1af0e21d5e46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1814de0511b4ae69fa9184f7a28c120.psmdcp" Id="R7d250a98413541f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5e9e76eb514f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eeb8ca1fbbe49e5a42027a3ec5bda32.psmdcp" Id="R0353da16d17a4d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.314-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09.10.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,бих искал да знам дали е възможно да кандидатствам по мярка 6.4.1 с новорегистрирана фирма която все още няма дейност.Вече сме открили строителна площадка за изграждане на общо осем/девет търговски и обществено-обслужващи обекти в центъра на гр.Долни Дъбник.Те ще се намират във вече съществуваща сграда,както и в новостроящ се обект до съществуващата сграда.Обектите ще включват:
 1.Супермаркет (нова сграда)
 2.Пекарна-закуски и хлебни изделия.
 3.Снек-Бар
 4.Магазин-нехранителни стоки
 5.Офис
 6.Работилница-ремонт обувки/дрехи
 7.Офис(Банка)
 8.Магазин-Нехранителни стоки
 9.Магазин-Хранителни стоки
 За всички гореупоменати обекти има проекти,разрешение за строеж,както и влязло в сила строително разрешително.Строителния обект е открит и вече е монтирана нова покривна метална конструкция в съответствие с издадените строителни книжа.Ние сме собственици на следните етажи- ниво улица,както и на 1,2,3 етажи.Гореспоменатите обекти се намират на ниво улица.
 На металната покривна конструкция се очаква да се монтират соларни панели за нуждите на търговските обекти.
 Очакванията са за наемане на персонал до 9 души.
 Това са накратко инвестиционните намерения и в момента сме в процес на регистриране на фирма.Възможно ли е да кандидатстваме за финансиране,било то и частично.
 Блогодаря предварително,
 Антонио Ранков</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т.11.1 от Условията за кандидатстване допустими кандидати по процедурата са земеделски стопани или микропредприятия, регистрирани като еднолични търговци или юридически лица по Търговски закон, Закона за кооперациите или Закона за вероизповеданията, както и физически лица, регистрирани по Закона за занаятите.
 Кандидатите микропредприятия (съгласно дефиницията на чл. 3, ал. 3 от Закона за малките и средни предприятия) трябва да бъдат регистрирани като еднолични търговци или юридически лица по Търговския закон, Закона за кооперациите или Закона за вероизповеданията.
 В тази връзка няма ограничение за кандидатстване с новорегистрирана фирма, която към момента на кандидатстване няма дейност, когато отговаря на критериите за допустимост съгласно т.11 от Условията за кандидатстване.
 Дейностите и разходите, за които бихте могли да кандидатствате по процедурата, са посочени съответно в т.13 и т. 14 от Условията за кандидатстване.
 Следва да имате предвид, че съгласно т.13.2 от Условията за кандидатстване по процедурата не се предоставя финансова помощ за финансови услуги и че съгласно т.10 от Условията за кандидатстване финансовата помощ по процедурата не може да надвишава 5% от общите допустими разходи за проект за развитие на туризъм (изграждане и обновяване на туристически обекти и развитие на туристически услуги.
 В допълнение следва да имате предвид, че окончателно решение по оценка на проектните предложения и представените към тях документи се взема от Комисия за подбор на проектни предложения, която ще разполага с цялата необходима информация.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -123,99 +120,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -454,108 +452,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44113.6505331829</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>