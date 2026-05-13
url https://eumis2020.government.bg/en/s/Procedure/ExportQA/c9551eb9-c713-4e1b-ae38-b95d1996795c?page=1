--- v1 (2026-05-13)
+++ v2 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5e9e76eb514f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eeb8ca1fbbe49e5a42027a3ec5bda32.psmdcp" Id="R0353da16d17a4d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6d805cc8ca4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/872f6933776743e184ce25fb7001ecff.psmdcp" Id="R71781b4f98c84442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>