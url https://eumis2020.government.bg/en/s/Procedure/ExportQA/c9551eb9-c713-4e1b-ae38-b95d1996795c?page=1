--- v2 (2026-05-13)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6d805cc8ca4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/872f6933776743e184ce25fb7001ecff.psmdcp" Id="R71781b4f98c84442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd253b207f664c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d6d0d1dcdc64979930e953dd53e19f0.psmdcp" Id="R64d83feebd784bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>