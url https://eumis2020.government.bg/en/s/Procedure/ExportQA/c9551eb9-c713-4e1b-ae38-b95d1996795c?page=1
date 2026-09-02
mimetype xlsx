--- v3 (2026-05-14)
+++ v4 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd253b207f664c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d6d0d1dcdc64979930e953dd53e19f0.psmdcp" Id="R64d83feebd784bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe801562587b4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1eb385e802304de485b23cf792e18f8c.psmdcp" Id="R820a0730424744a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>