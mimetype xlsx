--- v1 (2026-03-02)
+++ v2 (2026-09-01)
@@ -1,133 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29ee5b4546846e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c148d15398ea45fcbac179b2d49184d4.psmdcp" Id="R940f8e7fbd7344fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba80a820ed94549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/407867f3a3374eb2bdaa5e1c75a7a3e2.psmdcp" Id="R04c0870a33644905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.004-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>14.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми Госпожи и Господа,
 В случай, че кандидатът - община не разполага със складови помещения в населени места от всяка от 28-те области в страната за осигуряване на национално покритие, а разполага с едно складово помещение на нейната територия:
 1. Допустимо ли е да кандидатства самостоятелно като бенефициент по обявената процедура за подбор на проектни предложения за предоставяне на безвъзмездна финансова помощ BG05SFPR003-1.004 "Подкрепа" само на територията на нейната община?
 2. Следва ли да попълни и представи цялата документация?</x:t>
   </x:si>
   <x:si>
     <x:t>1.	Въпросът е поставен от община Трявна на 07.07.2023 г. Отговорът на Управляващия орган е публикуван на 11.07.2023 г. на интернет страницата на Информационна система за управление и наблюдение на средствата от ЕС в България 2020 и Агенция за социално подпомагане, както следва:
 - ИСУН 2020
 -Агенция за социално подпомагане/Програма за храни 2021-2027 г.
 Моля, обърнете внимание, че кандидатът е допустим само ако „разполага с технически, оперативен и административен капацитет за осигуряване на национално покритие - самостоятелно или в партньорство, което да гарантира едновременност на раздаването - в един и същи период за всички определени представители на целевите групи, както по отношение на пакетите с храни, така и по отношение на пакетите със санитарно хигиенни продукти“.
 2.	В т. 22 от Условията за кандидатстване са посочени документите, които трябва да се приложат, за да се удостовери допустимостта на кандидата и на неговите партньори, ако участват с такива.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.004-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>12.07.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми Госпожи и Господа, 
 Във връзка с подготовката на проектно предложение по процедура чрез подбор на проекти за предоставяне на безвъзмездна финансова помощ BG05SFPR003-1.004 "Подкрепа" по Програма за храни и основно материално подпомагане 2021-2027г., имаме следните въпроси:
 1. Допустимо ли е в основната целева група, за подпомагане с пакети хранителни продукти и хигиенни материали, закупени по Програма за храни и основно материално подпомагане 2021-2027г., да бъдат включени лица, които получават "Топъл обяд" ?
 2. Основната целева група, която ще получава материално подпомагане, към коя дата следва да се идентифицира, към приключил месец или към приключила година?</x:t>
   </x:si>
   <x:si>
     <x:t>1.	С Наредба № РД-06-53 от 17.09.2021 г.  за реда и условията за определяне на целевите групи и насочване на помощта по Програма за храни и основно материално подпомагане 2027-2027 г., съфинансирана от Европейския социален фонд плюс (Наредбата), се регламентират най-нуждаещите се лица, които следва да получат помощта по програмата. В чл. 4, ал. 1 и ал. 2 от Наредбата е посочена основната и допълнителната целева група за получаване на пакети хранителни продукти и пакети с хигиенни материали. Пакетите хранителни продукти и пакетите с хигиенни материали са предназначени за нуждите на цялото семейство. Подпомагането с топъл обяд се основава на индивидуална оценка на потребностите и при установена ежедневна нужда от подкрепа. В тази връзка нуждаещи  се лица, които попадат в обхвата на целевите на групи за подпомагане с пакети хранителни продукти и пакети с хигиенни материали, биха могли да  попадат и в обхвата на целевите групи за получаване на топъл обяд. 
 2.	Съгласно чл. 16 от Наредбата, когато към момента на предоставяне на подпомагането с пакети хранителни продукти и пакети с хигиенни материали кампанията за целево енергийно подпомагане не е приключила, за определяне правото на достъп до подпомагане по програмата се разглежда последният актуален период, за който са предоставени съответните целеви помощи. Извън тези случаи, определянето на конкретните представители на целевите групи се извършва на база данните от началото на календарната година към момента на предоставяне на подпомагането с пакети хранителни продукти и пакети с хигиенни материали.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.004-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми Госпожи и Господа,
 имаме следният въпрос: В случай, че кандидат по проектното предложение е община, трябва ли тя да кандидатства и в последствие да организира раздаването на пакетите в цялата страна или може да кандидатства и да организира раздаването на пакетите  само на нейната територията, т.е. само за жители /от целевите групи/ на съответната община?</x:t>
   </x:si>
   <x:si>
     <x:t>В т. 11.2 от Условията за кандидатстване са посочени специфичните изисквания за допустимост на кандидатите.
 За да бъде допустим кандидата следва да разполага с технически, оперативен и административен капацитет за осигуряване на национално покритие - самостоятелно или в партньорство, което да гарантира едновременност на раздаването - в един и същи период за всички определени представители на целевите групи, както по отношение на пакетите с храни, така и по отношение на пакетите със санитарно хигиенни продукти.
 За целите на настоящата процедура се счита, че кандидатът разполага с технически, оперативен и административен капацитет - самостоятелно или в партньорство за осигуряване на национално покритие, ако се ангажира да осигури складови помещения в поне едно населено място от всяка от 28-те области в страната, които да отговаря на изискванията на Закона за храните и изискванията за съхранение на материалите. На етап кандидатстване не се изисква Кандидатът да посочва данни за конкретното местонахождение на складовете. Кандидатът следва да представи информация какви мерки ще предприеме и каква организация ще създаде, за да гарантира изпълнението на това изискване, след като бъдат сключени договорите за доставка на хранителните продукти и продуктите за хигиенни нужди  по проведената от Агенция за социално подпомагане обществена поръчка по операция BG05SFPR003-1.002-0001 – „Закупуване на хранителни продукти и продукти за хигиенни нужди“.
 Едновременно с това следва да е изпълнен и критерият кандидатът да разполага с оперативен и административен капацитет - самостоятелно или в партньорство за анализ на нуждите на представителите на целевите групи и реализиране на съпътстващи мерки
 За целите на настоящата процедура се счита, че кандидатът разполага с оперативен и административен капацитет - самостоятелно или в партньорство за анализ на нуждите на представителите на целевите групи и реализиране на съпътстващи мерки, ако разполага с нужния експертен персонал да реализира съпътстваща подкрепа и е създал подходящи организационни процеси за своевременна оценка на нуждите на крайните получатели на помощта, така че съпътстващата подкрепа да адресира конкретно установени проблеми, с фокус към тяхното трайно разрешаване.
 По настоящата операция, кандидатът може да участва самостоятелно или в партньорство с други организации с оглед гарантиране на пълно териториално покритие на Р. България и/или предоставяне на съпътстващи мерки. В тези случаи една от партниращите си организации е ВОДЕЩА и административният договор за предоставяне на безвъзмездна финансова помощ ще бъде сключен с нея.
 Кандидатът е пряко отговорен за управлението и изпълнението на дейностите по проекта, а не изпълнява ролята на посредник.
 За да бъде допустим кандидатът следва да са изпълнени кумулативно изискванията за допустимост, посочени в т. 11 от Условията за кандидатстване.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -146,99 +137,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -477,136 +469,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45121.6437758449</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45119.6368888542</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45114.4650956019</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>