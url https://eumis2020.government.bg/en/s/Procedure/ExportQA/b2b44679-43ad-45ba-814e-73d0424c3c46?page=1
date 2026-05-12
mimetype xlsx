--- v1 (2026-03-12)
+++ v2 (2026-05-12)
@@ -1,127 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40af0c5ce1884eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c691c78d61e4424692d1fc9b0171cde7.psmdcp" Id="R8b6d89f89d264e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad469a5bcd364b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/530e1884f23e465596ed87f51741d381.psmdcp" Id="R1e4eec75e10e417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08.01.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Във връзка с подготовката на проектното предложение на БДДР като бенефициент по процедура BG16FFPR002-4.005 се нуждаем от разяснения във връзка с коректното  планиране на партньорските взаимоотношения с допустимия партньор по проекта.
 Необходими са ни разяснения във връзка с конкретни изискванията на  документи по процедурата , а именно: 
  В Условията за кандидатстване, в т.12 са посочени изискванията, касаещи участието на Допустимия партньор – Дирекция „Управление на водите“, в т.ч.  :
 „….Кандидатите следва да представят заповед, издадена от министъра на околната среда и водите или оправомощено от него лице, с която се определя най-малко следното:
 - подробно и точно конкретните задачи на партньора и бенефициента/-ите във връзка с подготовката на проектното предложение, планирането, управлението и изпълнението на дейностите по проекта;
 - правата и задълженията между страните във връзка с подаването на проектното предложение и изпълнението на дейностите по проекта;
 - определянето на конкретните финансови ангажименти на бенефициента и партньора във връзка с изпълнението на проекта и по отношение на исканата БФП; 
 - ясно определяне на отговорностите при евентуално налагане на финансови корекции на бенефициента, включително във връзка с дейността на партньора;
 - реда за възстановяване на сумите на партньора след извършени разплащания по проекта от Управляващия орган…“
  В Приложенията към „Условия за изпълнение“ се съдържа Pril_4_Zapoved_partnior, представляващо образец на заповед за изпълнение на дейности по проекта от Партньора, с конкретно съдържащи се условия.
 Във връзка с горецитираните документи, моля за отговор на следните въпроси:
 Въпрос 1: Коя Заповед се визира в  Прил.3  към Pril_4_Zapoved_partnior (пояснена във Footnote 11 ) – правилно ли е разбирането ни, че това е  Заповедта, описана в т.12 на Условията за кандидатстване ( цитирана по-горе)?
 Въпрос 2. Предвид разписаното в т. 6 от Pril_4_Zapoved_partnior: „6. Дирекция „Управление на водите“ в Министерството на околната среда и водите да изпълнява дейностите, определени за изпълнение от партньора, в сроковете и в обхвата, съгласно одобреното за финансиране проектно предложение, регистрирано в ИСУН с № ………………………...  и при спазване на Условията за изпълнение, утвърдени със заповед № …………/…………“, моля за пояснение  Приложими ли са за Партньора ( Дирекция УВ)  чл.17 и чл.18 от Условията за изпълнение, и по-конкретно:   следва ли партньорът да формира самостоятелен ЕУП
 Въпрос 3 : Предвид изискванията на т. 6 и т.8 от Pril_4_Zapoved_partnior, как следва да се прилага чл.12 от Условията за изпълнение по отношение на партньора, и по-конкретно: чие следва да бъде  задължението за осигуряване на необходимите средства за покриване на допустимите за финансиране разходи за дейностите на партньора, преди те да му бъдат възстановени от безвъзмездната финансова помощ по АДБФП – на бенефициента или на партньора?
 Въпрос 4: Приложим ли е чл.20 от Условията за изпълнение за партньора (  за дейностите на партньора) , вкл. следва ли партньорът да представя съответните документи в ИСУН и да комуникира с УО на ПОС  без съгласуване с бенефициента ?
 Въпрос 5: Предвид т. 1 и т. 8 на Pril_4_Zapoved_partnior, и във връзка с Въпрос 4 по-горе, допустимо ли е партньорът да подава самостоятелни искания за междинно плащане,  с които се отчитат извършени преки разходи на извършени преки разходи?
 Въпрос 6: Предвид текста на Pril_4_Zapoved_partnior,  допустимо ли е  в заповедта на Министъра на ОСВ (Прил.3 към Заповедта за партньора), освен конкретно посоченото в т.12 от Условията за кандидатстване, да бъдат регламентирани също и правата и задълженията на бенефициента и партньора по отношение и на други изисквания на Условията за изпълнение, в т.ч.  коментираните  по-горе във въпроси 2,3, 4   и 5 ? Поставяме въпроса, тъй като в проекта на Заповед за партньор (Pril_4_Zapoved_partnior )  Заповед на Министъра – Прил.3 се цитира само по отношение на начина на плащане ( т.9 от Pril_4_Zapoved_partnior)?</x:t>
   </x:si>
   <x:si>
     <x:t>Във връзка със зададените от Вас въпроси, Управляващият орган Ви предоставя следните разяснения: 
 Въпрос 1: Да, Приложение № 3 „Заповед на министъра на околната среда и водите/оправомощено от него лице за изпълнение на проекта в партньорство с дирекция „Управление на водите“ в МОСВ“, посочено в т. 18.3. на Приложение № 4 „Заповед за предоставяне на безвъзмездна финансова помощ на партньора“ към Условията за изпълнение по процедура № BG16FFPR002-4.005 е заповедта, посочена в т. 12 „Допустими партньори“ на Условията за кандидатстване.
 Въпрос 2: Управляващият орган не поставя изисквания партньорът да формира самостоятелен ЕУП. По преценка на бенефициента и партньора в ЕУП могат да участват представители на бенефициента и на партньора, като решението за това е изцяло на бенефициента и партньора.
 Въпрос 3: В качеството си на партньор, с право да разходва БФП, дирекция „Управление на водите“ следва да осигурява собствен ресурс за изпълнение на дейностите, за които е отговорна, преди те да бъдат възстановени от безвъзмездната финансова помощ по АДБФП. Отчитането на разходите по проекта е изцяло задължение на съответната Басейнова дирекция съгласно Раздел III на Условията за изпълнение.
 Въпрос 4: Да, чл. 20 от условията за изпълнение е приложим и за партньора, като комуникацията с УО чрез ИСУН по сключения договор за БФП се осъществява единствено от бенефициента. Партньорът следва да предоставя необходимите документи на бенефициента, който представя същите на УО чрез ИСУН съгласно сроковете и изискванията на условията за изпълнение.
 Въпрос 5: Не е допустимо. Искания за плащане се подават единствено чрез профила на бенефициента в ИСУН, той отчита извършените по проекта разходи.
 Въпрос 6: Да, допустимо е. В т. 12 на условията за кандидатстване по отношение съдържанието на заповедта за партньорство са въведени минимални изисквания, като бенефициентът и партньорът могат да уредят взаимоотношенията си до какъвто детайл преценят, така че да са ясни ангажиментите, правата и отговорностите по изпълнение на проекта на всеки един от тях.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.005-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>11.12.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Съгласно т. 14.2. от Условията за кандидатстване „Общи условия за допустимост на разходите по процедурата“ … срока на допустимост на разходите е от 1 януари 2021 г. до 31 декември 2029 г.
 Към момента, БД ИБР има заповед за определяне на екип, който подготвя проектното предложение; срокът на заповедта е до издаване на акт за предоставяне на БФП.
 Екипът планира да започне работа по изпълнение на дейностите веднага след подаване на проектното предложение в ИСУН, което предполага издаване на нова заповед за определяне на екип за изпълнение и управление (от началото на месец март 2025). Предвид факта, че експертите подготвящи проектното предложение и работещи по актуализация на ПУРН са едни и същи, допустимо ли е издаването на такава заповед за изпълнение на проектните дейности в периода на оценка на подаденото проектно предложение?</x:t>
   </x:si>
   <x:si>
     <x:t>Във връзка със зададения от Вас въпрос, Управляващият орган информира, че издаването на заповед за определяне на екип за изпълнение на проектните дейности е допустимо в периода на оценка на подаденото проектно предложение. В екипа за изпълнение на проектните дейности участие могат да вземат служители, които са определени за участие в други екипи с различни функции – за целите на организация и управление на проекта и/или подготовка на проектното предложение.
 В допълнение, обръщаме внимание, че заповедта за определяне на екип за организация и управление на проекта (което на практика е неговото администриране) следва да бъде издадена след сключването на договора за предоставяне на БФП.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -140,99 +134,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -471,122 +466,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45665.5616978819</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45637.649384213</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>