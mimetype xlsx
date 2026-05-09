--- v0 (2025-12-09)
+++ v1 (2026-05-09)
@@ -1,103 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ee009ea0f544c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5427854a15804d4cad3c1e2fd1f0df88.psmdcp" Id="Re906b9c4173a4c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d639daaf1e8402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c6ad67ce98b483ea9325fc5a58c7a10.psmdcp" Id="Rfd6e624902bd4c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.013-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>17.01.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въпрос 1 
 За изпълнение на дейностите, включени в проектното предложение, се планира възлагане на външен изпълнител чрез:
 •	Една обществена поръчка по реда на чл. 18, ал. 1, т. 1 от ЗОП (открита процедура);
 •	Няколко процедури по чл. 20, ал. 4 от ЗОП (директно възлагане).
 Възлагането на обществени поръчки по реда на чл. 20, ал. 4 от ЗОП не подлежи на обявяване в платформата ЦАИС ЕОП.
 Моля да потвърдите, че с публикуването в ЦАИС ЕОП на обществената поръчка по чл. 18, ал. 1, т. 1 от ЗОП ще бъде изпълнено условието, посочено в т. 13.3.3 „Подготовка на документации за възлагане на обществени поръчки“ от Условията за кандидатстване, а именно: „На етапа на кандидатстване за всички дейности (които се предвижда да бъдат реализирани от външен изпълнител), с изключение на дейностите по т. 13.3, трябва да бъдат обявени обществените поръчки по реда на ЗОП.“
 Въпрос 2
 Планира се проектът да се изпълнява в партньорство между кандидатът по процедурата - Изпълнителна агенция по околна среда (ИАОС) и 8 партньора, които са 3 дирекции на националните паркове и 5 държавни предприятия по чл. 163, ал. 1 от Закона за горите (ЗГ). Всичките партньори са отделни юридически лица, които за целите на проекта ще използват техните банкови сметки.
 Моля да потвърдите, че за разходите по проекта, направени от партньорите се представят за верификация и възстановяване на УО на ПОС с надлежно оформени първични счетоводни документи и платежни документи за разходването на средствата от банковата сметка на съответния партньор.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Управляващият орган на ПОС 2021-2027 г. предоставя следните разяснения по отношение на условията за кандидатстване по процедура № BG16FFPR002-3.013, съобразено с разпоредбата на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове за споделено управление:
 Въпрос 1: Потвърждаваме, че с публикуването в ЦАИС ЕОП  на етапа на кандидатстване на всички обществени поръчки по чл. 18, ал. 1, т. 1 от ЗОП, за които в проектното предложение е предвидено да бъдат възложени на външен изпълнител (описани в поле „Начин на изпълнение“ на всяка от дейностите по проекта), се изпълнява условието, посочено в т. 13.3.3. „Подготовка на документации за възлагане на обществени поръчки“  от Условията за кандидатстване, а именно: „На етапа на кандидатстване за всички дейности (които се предвижда да бъдат реализирани от външен изпълнител), с изключение на дейностите по т. 13.3, трябва да бъдат обявени обществените поръчки по реда на ЗОП“.
 Въпрос 2
 Всички разходи, направени от партньорите, се подават за верификация към Управляващия орган от конкретния бенефициент – ИАОС, чрез ИСУН. За целта всички първични счетоводни документи, платежните документи за разходването на средствата от банковата сметка на съответния партньор, както и документите, удостоверяващи отразяването на разходите в счетоводната му система, се подават от него към ИАОС и респективно се представят от бенефициента към УО на ПОС.
 УО извършва разплащанията по сметката на конкретния бенефициент, посочена в АДБФП, като финансовите взаимоотношения между бенефициента и партньорите следва да са уредени в споразумението/ята за партньорство между страните.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -116,99 +113,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -447,108 +445,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45674.7212932986</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>