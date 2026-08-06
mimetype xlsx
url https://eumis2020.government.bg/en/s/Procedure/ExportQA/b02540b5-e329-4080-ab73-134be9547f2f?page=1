--- v1 (2026-05-09)
+++ v2 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d639daaf1e8402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c6ad67ce98b483ea9325fc5a58c7a10.psmdcp" Id="Rfd6e624902bd4c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a8717d0e554f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/720f6a63d25440df8ddb578f75270d59.psmdcp" Id="Rf26b1542b52b497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>