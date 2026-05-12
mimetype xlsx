--- v0 (2026-02-24)
+++ v1 (2026-05-12)
@@ -1,342 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6acf1a9aecae47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79aec4bea0d349d7824a0aaeb2e3cb48.psmdcp" Id="R78543c1e2b9a4369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471a02f95cba4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dcdcc11a05b4e5b99e5170ca01e660a.psmdcp" Id="R964e79e581094d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-4.006-Q012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми дами и господа,
+Имаме следните въпроси във връзка с процедурата BG16FFPR002-4.006 „Природосъобразни мерки за превенция и управление на риска от наводнения“: 
+1. Когато проектното предложение предвижда  дейности за корекция на речно корито, почистване на мостови съоръжения, възстановяване на проводимост, чрез почистване на растителност и затревяване на откосите на река, необходимо ли е да се приложи Разрешително за ползване на воден обект по чл. 46, ал. 1, т. 1, б. „г“ от Закона за водите (ако проектното предложение предвижда изграждане на нови, реконструкция или модернизация на съществуващи системи и съоръжения за регулиране на оттока; линейна инфраструктура пресичаща водни обекти или за защита от вредното въздействие на водите)? Уточняваме, че в случая обектът не попада в  зоните по чл. 119а, ал. 1, т. 5 от ЗВ и не се предвижда изземване на наносни отложения във връзка с предвидените дейности за почистване на речното легло.
+2. В случай, че проектът предвижда дейности в обхвата на чл. 46, ал. 1, т. 1, б. „г“ и в същото време е в зоните по чл. 119а, ал. 1, т. 5 от ЗВ и предвижда изземване на наносни отложения, кой тип Разрешително за ползване на воден обект се прилага към формуляра за кандидатстване от изброените на стр. 37 в Условията за кандидатстване - по т. 24.18, т. 24.19 или т. 24.20?
+3. В урбанизираните територии важат ли всички изисквания и ограничения за дейности в зоните по чл. 119а, ал. 1, т. 5 от ЗВ - защитени територии и зони, определени или обявени за опазване на местообитания и биологични видове?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Във връзка с поставените въпроси Управляващият орган на ПОС 2021-2027 г. дава следните допълнителни разяснения съгласно предоставени становища от компетентните структури в МОСВ (дирекция „Управление на водите“, Басейнови дирекции, дирекция „Национална служба за защита на природата“:
+1. Съгласно разпоредбата на чл. 46, ал.1, т.1 на Закона за водите (ЗВ) за изграждане на нови, реконструкция или модернизация на съществуващи системи и съоръжения за буква „а“ – за регулиране на оттока и буква „г“ – за защита от вредното въздействие на водите, в хипотезата на които са включени и корекциите на реки се изисква издаване на Разрешително за ползване на воден обект от съответната Басейнова дирекция. Разрешителното се издава, когато са налице дейности, свързани с изменение на ситуационното и нивелетното разположение на речното легло в резултат на инженерни и хидротехнически мероприятия, подчинени на определени цели.
+Почистването на мостови съоръжения може да се отнесе към дейностите, описани в чл. 139, ал. 1 от ЗВ, и същите следва да се осигуряват от собствениците на съоръженията в обхвата на сервитута им с цел осигуряване на проектната им проводимост, и не подлежат на разрешителен режим по Закона за водите. Препоръчително е съответната Басейнова дирекция (БД) да бъде уведомена за изпълнението на дейността. Разрешително за затревяване на откосите не се изисква. Препоръчително е БД да бъде уведомена за изпълнението на дейността.
+По отношение възстановяването на проводимост, чрез почистване на растителност – когато дейностите се извършват в границите на урбанизираната територия, компетентен орган е кмета на съответната община, съгласно чл.140, ал.4 от ЗВ. Не се изисква разрешително по ЗВ. Предвидените за изпълнение дейности, следва да бъдат съобразени с тези, описани в протокола от последно проведена междуведомствена комисия. 
+Съгласно разпоредбата на чл. 58, ал. 1, т. 4 на ЗВ, за поддържане проводимостта на некоригирани речни легла извън границите на населените места с цел почистване от храсти, дървесна растителност, битови и строителни отпадъци, когато не се нарушава естественото състояние на бреговете и дъното на реката и когато не попада в защитените територии и зони, определени или обявени за опазване на местообитания и биологични видове, в които поддържането или подобряването на състоянието на водите е важен фактор за тяхното опазване /зони по чл. 119а, ал. 1, т.5 / не се изисква разрешително, като е необходимо само 30-дневно предварително писмено уведомяване на басейновата дирекция. Уведомлението към басейновата дирекция следва да съдържа: точно местоположение, вид и обхват на дейността, период (срок) на изпълнение на дейността, както и предвидени мерки за опазване водите и водните екосистеми.
+2. Ако в проектното предложение са предвидени дейности, свързани с изграждане на нови, реконструкция или модернизация на съществуващи системи и съоръжения за регулиране на оттока; линейна инфраструктура пресичаща водни обекти или за защита от вредното въздействие на водите; с поддържане проводимостта на некоригирани речни легла с цел почистване от храсти, дървесна растителност и отпадъци в зоните по чл. 119а, ал. 1, т. 5 от ЗВ, както и с цел изземване на наносни отложения, тогава са изискуеми и трите разрешителни, посочени в т. 24.18, т. 24.19 и т. 24.20 от Условията за кандидатстване.
+(Заб.: Дейностите по превенция на риска от наводнения може да включват дейности за изграждане или реконструкция на съоръжения за регулиране на оттока, изискващи разрешително по чл.46  ал.1 т.1 буква „а“ или дейности за изграждане /реконструкция на линейна инфраструктура пресичаща водни обекти, предмет на разрешително по чл.46 ал.1 т.1 буква „б“).
+3. В урбанизираните територии, и в случай че речните легла са некоригирани важат всички изисквания и ограничения за дейности в зоните по чл.119а, ал.1, т.5 от ЗВ. В допълнение: 
+1) Всички защитени зони по смисъла на Закона за биологичното разнообразие и защитените територии съгласно Закона за защитените територии, в които поддържането или подобряването на състоянието на водите е важен фактор за тяхното опазване по смисъла на чл. 119а, ал. 1, т. 5 от Закона за водите, са обявени с изрични заповеди на министъра на околната среда и водите, с които са въведени забрани или ограничения на дейности, които противоречат на целите им на опазване. Забраните и ограниченията важат на цялата територия на съответната защитена зони или защитена територия, независимо от това, дали проектите, с които ще се кандидатства по обявената процедура, попадат в урбанизирана територия или не.
+2) Съгласно условията за кандидатстване по процедура BG16FFPR002-4.006 „Природосъобразно мерки за превенция и управление на риска от наводнения“, на етапа на кандидатстване кандидатът представя „Краен акт от приключили съгласувателни процедури по реда на глава VІ на Закона за опазване на околната среда (ЗООС) и по чл. 31 от Закона за биологичното разнообразие (ЗБР) с издадени крайни административни актове. Проектното предложение трябва да съответства на описанието на инвестиционното предложение в издаденото решение по ОВОС/решение за преценяване на необходимостта от ОВОС/ писмо от компетентния орган, че не подлежи на ОВОС и да е съобразено с условията и мерките в това решение“. В рамките на процедурата по издаване на съответния индивидуален административен по ЗООС и ЗБР компетентният орган по околна среда извършва проверка за допустимостта на съответния проект с режимите на защитените зони и защитените територии, определен със заповедите за тяхното обявяване и/или с плановете за управлението им, ако има действащи такива. В случай на противоречие с тях, процедурите по съгласуването на проектите по реда на екологичното законодателство се прекратяват.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-4.006-Q011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми Госпожи и Господа,
+Община Трявна е допустим бенефициент по процедурата и в тази връзка подготвя проектно предложение Почистване и укрепване на речното корито на река Тревненска на територията на Община Трявна. В проекта са предвидени дейности за възстановяване проводимостта на речното корито в гр. Трявна, като е необходимо да бъдат иззети наноси. Областната администрация е определена за допустим партньор във връзка с възложените й правомощия по чл. 138, ал. 5, т. 2, буква „б“ и чл. 140, ал. 6 от Закона за водите (ЗВ) и отчитайки разпоредбите на чл. 140, ал. 8 на ЗВ. ЗВ не дава възможност за делегиране на тези правомощия. В този случай възможно ли е областна администрация да е асоцииран партньор или е необходимо да бъде пълноправен  партньор? Необходимо ли е  областна администрация  да разполага със средства или е възможно общината да се разплаща, като това бъде изрично уточнено в партньорското споразумение? В тази връзка за възлагане на дейността по изземване на наноси необходимо ли е областна администрация и общината да са съвъжложители по процедурата за избор на изпълнител?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Във връзка с поставените въпроси Управляващият орган предоставя следните допълнителни разяснения:
+Раздел 12 от условията за кандидатстване определя допустимостта на партньорските взаимоотношения по процедурата, като регламентира участието на областна администрация в изпълнението на планираните проектни дейности в качеството й на партньор по смисъла на параграф 1, т. 5 от ДР на  Постановление № 23 на МС от 13.02.2023 г. за определяне на детайлни правила за предоставяне на безвъзмездна финансова помощ по програмите, финансирани от Европейските фондове при споделено управление за програмен период 2021 - 2027 г. Този раздел не предвижда асоциирано партньорство по смисъла на  параграф 1, т. 1 от ДР на ПМС № 23/2023 г. За да бъдат допустими за възстановяване, разходите в изпълнение на допустими дейности, реализирани от бенефициента и/или партньора следва да са извършени от субект с право да разходва безвъзмездна финансова помощ, съгласно условията за кандидатстване. Допустимите кандидати и партньори по процедурата имат право да разходват безвъзмездна финансова помощ (БФП) за изпълнението на предвидените в проектното предложение дейности съгласно своята компетентност до размера на БФП, посочен в приложение № 7 към УК за проектна идея, част от концепция за ИТИ. 
+В раздел 12 от условията за кандидатстване са разписани минимални задължителни изисквания относно съдържанието на споразумението за партньорство между допустимия кандидат и партньора. Споразумението за партньорство между кандидата и партньора определя правата и задълженията на страните, като предвидените в Условията за кандидатстване изисквания не ограничават детайлното определяне на техните взаимоотношения, вкл. финансови въпроси при съвместно възлагане и реализиране на допустими дейности, съобразявайки специфичните ангажименти на страните по реда на ЗВ и разпоредбите на ЗОП. Осигуряването на финансиране за изпълнението на тези дейности в случай на съвместно възлагане по реда на ЗОП са обект на договаряне между кандидата и партньора. 
+ Партньорът участва съвместно с кандидата в подготовката и/или техническото изпълнение на проекта, когато в него са предвидени дейности от изключителната компетентност на областния управител, съгласно ЗВ. Такива са определени в чл. 138, ал. 5, т. 2, буква „б“ и чл. 140, ал. 6 от Закона. Начинът на възлагане и изпълнение на дейностите в обхвата на проектното предложение следва да съобразяват възможностите и разпоредбите в приложимото законодателство.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-4.006-Q010</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 Имаме следния казус: Участък от река Лопушанска в урбанизираните територии на село Медовец, община Дългопол, който е предвиден за възстановяване проводимостта на речното корито и биологично укрепване на бреговете в КИТИ включва само имоти държавна собственост. В тази връзка имаме следните въпроси:
 1. Задължително ли е партньорство и подписване на споразумение с Областна администрация - Варна за целите на кандидатстване по настоящата процедура ако всички засегнати имоти са държавна собственост?
 2. Допустимо ли е само да се приложат актове за държавна собственост на засегнатите имоти и да нямаме партньор в проекта?
 Уточняваме, че всички мерки за превенция на риска от наводнения по проекта ще се изпълняват САМО В ГРАНИЦИТЕ НА УРБАНИЗИРАНАТА ТЕРИТОРИЯ и не касаят правомощията на Областния управител по чл. 138, ал.5, т.2, буква „б“ и чл. 140, ал. 6 от Закона за водите.</x:t>
   </x:si>
   <x:si>
     <x:t>Във връзка с поставените от Вас въпроси, УО на ПОС предоставя следните разяснения:
 1.	Раздел 12 на Условията за кандидатстване по процедура  BG16FFPR002-4.006 „Природосъобразни мерки за превенция и управление на риска от наводнения“ определя допустимостта на партньорство по смисъла на параграф 1, т. 5 от Допълнителните разпоредби на ПМС № 23/2023 г. За допустим партньор е определена съответната областна администрация на областта, на чиято територия е разположена общината-кандидат. В раздел 12 изчерпателно са посочени основанията за определяне на ОА като допустим партньор, като същите реферират към изискванията на Закона за водите по отношение задълженията за осигуряване на постоянна защита от вредното въздействие на водите извън границата на урбанизираната територия, вкл. ангажиментите по осигуряване проводимостта на речните легла.  Включването на ОА като партньор в изпълнението на проектните дейности зависи от обхвата на планираните от бенефициента мерки за защита от наводнения.
 2. Видно от отговора на въпрос № 1, партньорство и подписване на споразумение със съответната областна администрация за целите на кандидатстването по настоящата процедура не е задължително, а зависи от обхвата на планираните от кандидата мерки за защита от наводнения. Кандидатите следва да съобразят правомощията на областния управител, съответно кмета на община, уредени в Закона за водите.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.006-Q009</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Във връзка с подготовката на проектно предложение по процедура № BG16FFPR002-4.006 „Природосъобразни мерки за превенция и управление на риска от наводнения“, моля за следното разяснение:
 На етап кандидатстване необходимо ли е разходите, за които в Условията за кандидатстване са въведени процентни ограничения, да бъдат описвани, както и документите, обосноваващи тяхното остойностяване, да се прилагат към Приложение 2 Анализ на остойностяването към процедурата?
 С уважение, 
 Община Девин
 </x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 14.7. на раздел 14 от условията за кандидатстване анализ на остойностяването се представя, за да се обоснове остойностяването на всяка една от дейностите, включени в проектното предложение. 
 Анализ на остойностяването не се представя единствено за дейностите по т. 13.3. (организация и управление, видимост, прозрачност и комуникация, и разработване на документация за възлагане и провеждане на обществени поръчки), които влизат в състава на непреките разходи.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-4.006-Q008</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>30.01.2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Община Девин, планира да реализира сиви и зелени мерки за укрепване на река Девинска в участъка между пешеходна пасарелка в района на кръстовището на ул. „Родопи“ и ул. „Бузлуджа“ и пътния мост на ул. „Слави Кацаров“, а именно: 
 - Ляв бряг: реконструкция на компрометирана каменно-зидана стена и изграждане на нова стоманобетонна стена, придружено от залесяване с фиданки на явор.
 - Десен бряг: стабилизиране на брега посредством заскаляване в комбинация с биологично укрепване чрез засаждане на дървета черна елша. 
 Във връзка с това Община Девин разполага със Становище от Басейнова дирекция „Източнобеломорски район“, в което е посочено, че местоположението на инвестиционното предложение попада в обхвата на мярка M34-B19a „Отводнителни канали за отвеждане на повърхностни води като компонент на УОС“ (сиво-зелена мярка, насочена към дъждовно внезапно поройно наводнение) от Приложение Ж на ПУРН 2022-2027 г. 
 Допълнително в Становището е отбелязано, че инвестиционното предложение има отношение към мярка М33-В22с „Поддръжка на съществуващите защитни стени и диги в добро техническо състояние“ от ПоМ на ПУРН на Източно беломорски район 2022-2027 г. и мярка М33-В33 „Засаждане на растителни видове, типични за крайбрежната зона“ от Националния каталог на мерки (Приложение Г към ПУРН 2022-2027 г.), като залесяването с явор и черна елша на леглото на реката съответства на посочената мярка.
 С оглед на изложеното по-горе и информацията, съдържаща се в Становището на Басейнова дирекция, молим за изрично становище дали Община Девин следва да представи Анализ на ефекта и приноса на избраните зелени мерки за намаляване на риска от наводнения, при положение че предвидените мерки са част от мерките за РЗПРН, посочени в ПУРН 2022–2027 г., а съгласно Указанията за кандидатстване такъв анализ се изисква единствено за инвестиционни предложения, които включват мерки, извън тези по РЗПРН на ПУРН 2022–2027 г.?
 С уважение, 
 ОБЩИНА ДЕВИН
 </x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно становище на УО на ПОС, представено по искане за разяснения с рег. номер BG16FFPR002-4.006-Q002 от 15.01.2026 г. анализът на ефекта и приноса от избраните мерки за намаляване на риска от наводнения се извършва и предоставя за всички превантивни и защитни мерки, част от проектното предложение, които не са идентифицирани в Приложение Ж към ПУРН 2022-2027 г. на ниво район със значителен потенциален риск от наводнения (РЗПРН) за РЗПРН, който попада на територията на общината – бенефициент, но са подходящи за намаляване на риска от наводнения за конкретното населено място. 
 Следва да имате предвид, че съгласно член 5, ал. 3 на  Постановление № 23 на МС от 13.02.2023 г. за определяне на детайлни правила за предоставяне на безвъзмездна финансова помощ по програмите, финансирани от Европейските фондове при споделено управление за програмен период 2021 - 2027 г. разяснения се дават по отношение на условията за кандидатстване, като не съдържат становище относно качеството на проектното предложение.</x:t>
   </x:si>
-  <x:si>
-[...204 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -355,99 +175,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -686,234 +507,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D11"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46135.4640525694</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46128.3699814815</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46059.4241796528</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46056.5958077083</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...79 lines deleted...]
-        <x:v>42</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46052.6858664352</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>