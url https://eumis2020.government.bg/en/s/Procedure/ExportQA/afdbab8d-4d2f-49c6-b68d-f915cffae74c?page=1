--- v1 (2026-05-12)
+++ v2 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471a02f95cba4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dcdcc11a05b4e5b99e5170ca01e660a.psmdcp" Id="R964e79e581094d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba52a2f548944f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94535da7d3b74b0cbe2e370ea3e9a402.psmdcp" Id="R9f48d2abe5c64c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>