--- v0 (2026-02-21)
+++ v1 (2026-05-07)
@@ -1,75 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a98c3bcf6a1442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9266429bd8d146c6bd7d756fa7c50d8c.psmdcp" Id="Rd0ba19d5ece74b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb111c4deac4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee68bd1f638497ca2664f81c810b821.psmdcp" Id="Rcae3a6d05f704ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.025-Q027</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>13.01.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Запознати сме с отговора на въпрос BG-RRP-4.025-Q005, както и с разяснението на Европейската комисия - "разходите за компенсиране на служители, които работят в администрацията по подготовката или
 изпълнението на инвестициите, финансирани от ПВУ, не следва
 да се включват, тъй като те са периодични разходи"! 
 Тъй като от публикуваните разяснения не става ясно, моля да потвърдите категорично и недвусмислено допустимостта на следните:
 1.  Допустимо ли е назначаване на служители на община на втори трудов договор по чл. 110 от Кодекса на труда (КТ)? Служителите са назначени по основен трудов договор в община, към утвърдената щатна численост на персонала, но не са част от звено/отдел по управление на проекти, както и длъжностната им характеристика не предвижда задължения за подготовка или изпълнение на проекти.
 2. Допустимо ли е назначаване на служители на община с допълнително споразумение по чл. 119 от КТ за изпълнение на функции по управление на проект, когато това не е основната им трудова функция? Служителите са назначени по основен трудов договор в община, към утвърдената щатна численост на персонала, но не са част от звено/отдел по управление на проекти, както и длъжностната им характеристика не предвижда задължения за подготовка или изпълнение на проекти.
 Считаме, че хипотезите по т. 1 и по т. 2 са допустими и в съответствие с Насоките за кандидастване, както и с указанията на ЕК. Моля за вашето становище.
 Благодаря предварително!</x:t>
   </x:si>
   <x:si>
     <x:t>Моля вижте отговора на въпрос BG-RRP-4.025-Q022.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.025-Q026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми Госпожи и Господа,
 В проектното предложение по процедура BGENERGY-2.001 „Рехабилитация и модернизация на общинската инфраструктура - системи за външно изкуствено осветление на общините“ по Финансовия механизъм имаме заложени 11 дейности, три от които не са допустими съгласно настоящите насоки за кандидатстване, а именно:
 1.	Осъществяване на независим финансов одит;
 2.	Превод на отчетни документи;
 3.	Юридически услуги за изготвяне на документация и провеждане на процедури за възлагане на обществени поръчки;
 Съгласно т.9.9 от на настоящите Насоки за кандидатстване е описано, че може да се актуализира само графика, отпадането на партньор и дейността за информация и публичност.
 Моля за Вашето разяснение: 
@@ -90,316 +87,77 @@
   </x:si>
   <x:si>
     <x:t>В документацията за участие не е поставено изискване относно заемата длъжност на експертите от екипа по проекта. Изискванията се отнасят единствено до професионалния опит на експертите.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.025-Q024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Съгласно насоките за кандидатстване: 
 "ВАЖНО!
 При попълване на т. 5 от формуляра за кандидатстване кандидатът разделя исканото финансиране на финансиране от МВУ и национално финансиране. Всички планирани разходи по проекта, с изключение на частта, представляваща съ-финансиране от кандидата (ако е приложимо), са за сметка на МВУ, с изключение на разходите за невъзстановим ДДС, които са национално публично финансиране. Към всяко перо в бюджета кандидатът следва да попълни на отделен бюджетен ред разходът за невъзстановим ДДС".  
 Въпроси:
 1. Ръзходът за Невъзстановим ДДС в коя колона трябва да се попълни - в НФ /Национално финансиране/ или в Невъзстановим ДДС? Ако е в колона Невъзстановим ДДС, следва ли, че в колона НФ ще е 0?
 и/или 
 2. По какъв начин към всяко перо в бюджета кандидатът следва да попълни на отделен бюджетен ред разходът за невъзстановим ДДС, като е недопустимо в Бюджета да се вмъкват нови редове?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Моля вижте отговора на въпрос BG-RRP-4.025-Q013, т. 5.1.
 Ръзходът за Невъзстановим ДДС следва да се попълни единствено в колона „Невъзстановим ДДС“.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.025-Q022</x:t>
   </x:si>
   <x:si>
-    <x:t>12.01.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 въпроса ми касае разходите за управление в проектните предложения, за които е даден частичен отговор във Въпроси 1 и 5.
 Уточняващите ми въпроси са следните:
 Допустимо ли е наетите лица  на срочни трудови договори, извън
 утвърдената щатна численост на персонала на КП за периода на
 изпълнение на инвестицията да бъдат общински служители, които ще сключат допълнителен трудов договор за изпълняваните функции в екипа за управление?
 Вторите трудови договори ще бъдат на 4 часов работен ден, като по този начин ще бъде спазено трудовото законодателство. Разходите за втори трудов договор на общински служител назначен на длъжност в екипа за управление на проекта допустим разход ли е по процедурата?</x:t>
   </x:si>
   <x:si>
     <x:t>В съответствие с разпоредбите на чл. 12, ал. 1 от ПМС № 157 от 7 юли
 2022 г. за определяне на органите и структурите, отговорни за
 изпълнението на Плана за възстановяване и устойчивост на Република България, и на техните основни функции,за осигуряването на дейностите по управление и изпълнение,
 крайните получатели, които изпълняват конкретна инвестиция по
 Плана и са администрации на изпълнителната власт, могат да
 наемат лица на срочни трудови договори и извън утвърдената численост на персонала. Предвид гореизложеното за дейностите по управление и изпълнение на предложение за изпълнение на
 инвестиция по процедурата, е необходимо да се наемат служители,
 които не са щатни служители на съответната администрация- кандидат по процедурата, съгласно изискванията на чл. 12 от ПМС № 157 от 7 юли 2022 г. и приложимото законодателство (чл. 107а от
 Кодекса на труда и др.).</x:t>
   </x:si>
-  <x:si>
-[...234 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -418,99 +176,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -749,374 +508,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D21"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.960625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44939.7463224306</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44939.6770462616</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44939.5949632292</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C4" s="3" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44939.5807136111</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C5" s="3" t="s">
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44938.6832424306</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B6" s="2" t="s">
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...214 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>