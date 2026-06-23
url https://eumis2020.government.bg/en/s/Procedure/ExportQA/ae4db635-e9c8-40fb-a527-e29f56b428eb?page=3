--- v1 (2026-05-07)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb111c4deac4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee68bd1f638497ca2664f81c810b821.psmdcp" Id="Rcae3a6d05f704ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7cfb42648d4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76f36fb929764fb4b043c9826ce7ad45.psmdcp" Id="Rc8a449b730044dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>