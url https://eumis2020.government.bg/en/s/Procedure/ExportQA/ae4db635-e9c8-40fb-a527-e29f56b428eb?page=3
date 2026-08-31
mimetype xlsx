--- v2 (2026-06-23)
+++ v3 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7cfb42648d4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76f36fb929764fb4b043c9826ce7ad45.psmdcp" Id="Rc8a449b730044dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b7d016596b4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/905f84fa16d04e21a8c278a8c13f461a.psmdcp" Id="Rdb73bad501d74a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>