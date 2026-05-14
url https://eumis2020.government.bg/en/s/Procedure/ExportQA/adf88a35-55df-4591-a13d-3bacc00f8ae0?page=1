--- v0 (2026-01-14)
+++ v1 (2026-05-14)
@@ -1,141 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daca87654ff402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ae230e295534c13bba547f8ca97bd35.psmdcp" Id="Rfb01bda4b90a4c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7765325469b4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a528874712bf4b39a50098c02fc91ee8.psmdcp" Id="Rfab5d235d3394cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.005-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03.04.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Влиза ли площта на временната рекултивация в общата площ на техническата рекултивация, от която се формира размера на БФП?</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение на разпоредбата на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове при споделено управление (ЗУСЕФСУ), Управляващият орган на ПОС 2021-2027 г. предоставя следните разяснения по поставените въпроси по отношение на условията за кандидатстване по процедура № BG16FFPR002-2.005:
 Съгласно раздел 9 от условията за кандидатстване по процедурата максималният размер на БФП за проектно предложение се определя въз основа на максималната стойност за техническа рекултивация, умножена по площта за рекултивация на съответната клетка/ клетки/ депо, предвидена/и за финансиране по процедурата, като се отчитат и натрупаните средства по чл. 60 от Закона за управление на отпадъците (ЗУО) към датата на издаване на решението/заповедта на директора на РИОСВ за преустановяване на експлоатацията на депото/ клетката от депото, съгласно раздел 10 от условията за кандидатстване. Площта за техническа рекултивация на съответното регионално депо/ клетка/ клетки от регионалното депо е тази, която е вписана в издадената от директора на съответната РИОСВ заповед или решение за преустановяване на експлоатацията. 
 Съгласно чл. 43, ал. 2, т. 2 от Наредба № 6/2013 г. за условията и изискванията за изграждане и експлоатация на депа и на други съоръжения и инсталации за оползотворяване и обезвреждане на отпадъци, планът за закриване на депото или на клетка от него включва дейности по повърхностно запечатване на депото, което се извършва в съответствие с проекта за изграждане на горния изолиращ екран, включително техническата и биологичната рекултивация и предвидените противоерозионни и противосвлачищни мероприятия. С оглед на тази разпоредба „временната рекултивация“, която не попада в обхвата на изрично посочените дейности по повърхностно запечатване, не е допустима за финансиране по процедурата.
 В този смисъл „временната рекултивация“, като дейност, която не е свързана пряко с изпълнението на техническата рекултивация на регионалното депо/клетка/клетки от регионалното депо и е извън изискванията на Наредба № 6/2013 г. и ЗУТ  се определя, като недопустима за финансиране дейност, съгласно т. 13.2 от условията за кандидатстване. 
 Предвид това всяка друга площ, различна от определената в решението/ заповедта на директора на РИОСВ за преустановяване на експлоатацията на депото/ клетката от депото не се включва при изчисляването на максималния размер на БФП за процедурата по раздел 9 от условията за кандидатстване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.005-Q002</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 9 на Условията за кандидатстване максималният размер на БФП за проектно предложение ще се определя въз основа на максималната стойност за техническа рекултивация в размер на до 101 лв.(с ДДС)/кв.м. умножена по площта за рекултивация на съответната клетка/клетки/депо, предвидена/и за финансиране по процедурата, като се отчитат и натрупаните средства по чл. 60 от Закона за управление на отпадъците (ЗУО) към датата на издаване на решението/заповедта на директора на РИОСВ за преустановяване на експлоатацията на депото/клетката от депото, съгласно раздел 10 от условията за кандидатстване.
 От друга страна в Условията за кандидатстване в т. 10 е посочено, че  разликата между общо натрупаните отчисления по чл. 60 от ЗУО и разходите за биологична рекултивация  следва да се използва за съфинансиране на част от допустимите разходи за техническа рекултивация.
 Предвид гореизложеното, имаме следния въпрос: Посочените средства за съфинансиране от остатъка по чл. 60 на ЗУО, касаещи техническата рекултивация, следва ли да намалят размера на исканата БФП от 101 лв./кв.м. умножена по площта за техническа рекултивация на съответната клетка или ще се начисляват над тази сума?
 Т.е. бюджетът на БФП се формира, както следва: 1000 кв. х 101лв. = 101 000 лв. с ДДС (обща стойност на проекта), като грантовата част ще се определи чрез намаляване на този тотал със съответната стойност на отделените средства от сметката по чл.60 на ЗУО, отредени за техн. рекултивация? Пример: 90 000 лв. БФП+11000 лв. (средства за ТР по чл.60) = 101 000 лв. – обща стойност на допустимите разходи за ТР?</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение на разпоредбата на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове при споделено управление (ЗУСЕФСУ), Управляващият орган на ПОС 2021-2027 г. предоставя следните разяснения по поставените въпроси по отношение на условията за кандидатстване по процедура № BG16FFPR002-2.005:
 Съгласно раздел 9 от условията за кандидатстване по процедурата, максималният размер на БФП, който може да бъде предоставен за един проект, се определя като максималната стойност за техническа рекултивация от 101 лв./кв. м се умножи по площта за техническа рекултивация на регионалното депо за битови отпадъци или на клетката/ клетките от него. В раздел 10 от условията за кандидатстване по процедурата е посочено, че съфинансирането (собственото участие) от страна на бенефициента е без ограничение на неговия дял, като същото е задължително в случаите, при които, след приспадане на необходимите средства за биологична рекултивация и следексплоатационни грижи на площадката на депото (съгласно проекта за рекултивация), остават средства от внасяните от всички общини, ползващи регионалното депо, обезпечения по чл. 60 от ЗУО за съответната клетка/ клетки/ депо, за които се иска финансиране за техническа рекултивация. Предвид това, от натрупаните обезпечения (по чл. 60 от ЗУО за депото или клетката/ клетките от него към датата на издаване на решението/заповедта на директора на РИОСВ за преустановяване на експлоатацията му/им) трябва да се извадят определените средства за биологична рекултивация и за следексплоатационни грижи, а останалите средства от обезпеченията по чл. 60 от ЗУО трябва задължително да бъдат предвидени за съфинансиране (собствено участие) на проектното предложение. За тези случаи от стойността на проектното предложение с всички допустими разходи, получена въз основа на представената документация, вкл. проектна документация и анализ на остойностяването, задължително се изважда останалата след приспадането сума от натрупаните средства от обезпеченията по чл. 60 от ЗУО. Ако получената стойност е по-висока от определената по указания в раздел 9 от условията за кандидатстване, то финансирането е до така указания максимален размер на БФП. Ако получената стойност е по-малка от определената стойност по указания в раздел 9 от условията за кандидатстване, то същата е максималната, която може да бъде предоставена за проектното предложение. 
 Например, ако клетката за рекултивация е с площ от 1 000 кв. м, максималният размер на БФП,  съгласно указанията на раздел 9 от условията за кандидатстване, би бил 101 000 лв. (1 000 кв. м Х 101 лв./кв. м) с включени всички допустими разходи. Ако стойността за техническата рекултивация по проекта и всички останали допустими разходи е изчислена на 120 000 лв., а отчисленията по чл. 60 от ЗУО, след приспадането на разходите за биологична рекултивация и следексплоатационни грижи, са в размер на 10 000 лв., то 120 000 лв. – 10 000 лв. = 110 000 лв. В този случай, тъй като разликата между стойността за рекултивация и останалите средства от отчисленията е по-голяма от максималния размер на БФП съгласно указанията на раздел 9 от условията за кандидатстване, то максималният размер на БФП за проектно предложение ще бъде 101 000 лв., а сумата от 9 000 лв. ще е за сметка на бенефициента, като допълнително собствено финансиране. Ако обаче останалите средства от отчисленията по чл. 60 по ЗУО са например 30 000 лв., то в този случай 120 000 лв. – 30 000 лв. = 90 000 лв., т.е. разликата между стойността за рекултивация и останалите средства от отчисленията е по-малка от максималния размер на БФП съгласно раздел 9 от условията за кандидатстване. Следователно максималният размер на БФП за проектното предложение ще бъде 90 000 лв.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-2.005-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>20.03.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Във връзка с процедурата имаме въпрос относно допустимостта на конкретен обект. Представяме Ви информация за него:
 През 2002 година на 21 август между Община град Добрич и Община Добричка е сключено Споразумение за създаване на междуобщински съюз за съвместно решаване на проблеми в областта на управлението на твърдите битови отпадъци. Предмет на споразумението е създаване на междуобщински съоръжения, предназначени за обезвреждане и оползотворяване на твърдите битови отпадъци, формирани на териториите на общините.
 Със сключването на Споразумението общините се задължават да реализират депо за твърди битови отпадъци с два подпроекта: „Рекултивация на съществуващото депо при с. Богдан“ и „Реконструкция и осигуряване на свободната клетка на депо за ТБО при с. Богдан“, с което се поставя началото на регионалното управление на отпадъците в Регион Добрич.
 Експлоатацията на старото сметище в землището на с. Богдан започва през 1977 г. То не отговаря на съвременните изисквания за изграждане и експлоатация на депа за ТБО, поради което след 1995 г. са разработени проекти за рекултивация на старото депо, както и за неговото разширение с цел удължаване на експлоатационния му срок, който е трябвало да изтече през 1991 г. Разширението на практика не засяга нови земи, тъй като поради липса на точни граници старото сметище е заело повече от 100 дка, вместо отредените му 70 дка.
 Първият етап от реконструкцията на депото е въведен в експлоатация с Разрешение за ползване №ЦТ-05-553/27.05.2009 г. 
 За обекта има издадено от ИАОС Комплексно разрешително (КР) №338-Н0/08.10.2008 г. и ново Комплексно Разрешително №338-Н1/2011г. от 02.11.2011 г.
 През 2010 г. между Община град Добрич и Община Добричка се сключва допълнително споразумение, неразделна част от Споразумението за създаване на междуобщински съюз за съвместно решаване на проблеми в областта на управлението на твърдите битови отпадъци от 2002 г., с което се уреждат реда, начина на отчитане на предадените количества отпадъци и финансовите взаимоотношения между двете общини.
 През 2011 г., по силата на сключени споразумения, Общините Крушари и Шабла се присъединяват към регионалната система на общините Добрич и Добричка, като се задължават да предават отпадъците си за обезвреждане на Депо за неопасни отпадъци при с. Богдан“.
 За периода на експлоатация Депо за неопасни отпадъци при с. Богдан – от 2008 г. до 2014 г., са извършвани ежегодно планови проверки за изпълнения на условията по КР №338-Н0/08.10.2008 г. и в последствие по КР №338-Н1/2011г. от 02.11.2011 г. от РИОСВ-Варна, в качеството му на „Регионално депо за неопасни отпадъци на гр. Добрич“, с. Богдан с оператор Община град Добрич.
 С въвеждането на Регионално депо Стожер на 01.03.2015 г. „Депо за неопасни отпадъци на град Добрич при с. Богдан“ е с преустановена експлоатация.
 След този период са извършвани планови проверки за изпълнения на условията по КР №338-Н1/2011г. от 02.11.2011 г. от РИОСВ-Варна през 2015 г., 2019 г. и 2022 г., където отново е посочено, че депото е функционирало като Регионално депо за неопасни отпадъци.
 Поради горните обстоятелства депото за неопасни отпадъци при с. Богдан не попада в обхвата на Наказателна процедура по нарушение на правото на ЕС по дело С-145/14 и съответно в обхвата на процедурата „Рекултивация на депа за закриване, предмет на процедура по нарушение на правото на ЕС по дело С-145/14“. За депото има изготвен План за закриване дейностите на площадката, съгласуван от РИОСВ-Варна с положително становище с изх.№08-01-1999(1)/07.04.2016 г.
 Община град Добрич има изготвена актуализация на проект за рекултивация на депото при с. Богдан, извършена през 2014 г., включващ целия обект, с обща площ 103 дка , а именно съществуващо депо и новопроектирано разширение - новата клетка, рецензионен басейн, сградите и съпътстващите съоръжения,. Актуализацията на проект е съгласувана с компетентните и заинтересовани институции и издадено Разрешение за строеж №86 от 17.12.2015 г., влязло в сила на 04.01.2016 г., но поради липсата на финансови средства за изпълнението на проекта през годините, към настоящият момент същото е загубило своето правно действие. 
 	Въпрос/Казус
 Предвид гореизложеното моля да потвърдите допустимостта на Община град Добрич да кандидатства по Процедура за директно предоставяне на безвъзмездна финансова помощ № BG16FFPR002-2.005 „Рекултивация на регионални депа / клетки на регионални депа за битови отпадъци - втора“  по приоритет „Отпадъци“ на ПОС 2021-2027 г. за Депо за неопасни отпадъци на град Добрич“ при с. Богдан.
 Екип на Община град Добрич
 </x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение на разпоредбата на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове при споделено управление (ЗУСЕФСУ), Управляващият орган на ПОС 2021-2027 г. предоставя по-долу разяснения по поставените въпроси по отношение на условията за кандидатстване по процедура № BG16FFPR002-2.005. Дадените разяснения са задължителни за всички кандидати, отнасят се единствено до условията за кандидатстване по процедура BG16FFPR002-2.005 и не следва да се считат като становище относно качеството на конкретно проектно предложение.  
 Целта на процедура BG16FFPR002-2.005 е изпълнение на техническа рекултивация на запълнени регионални депа или клетки на регионални депа за битови отпадъци с преустановена експлоатация, които отговарят на нормативните изисквания и трябва да бъдат закрити с цел намаляване на риска от по-нататъшно замърсяване на околната среда и предотвратяване на рисковете за човешкото здраве. Изрично е посочено в раздел 13 от условията за кандидатстване по процедурата, че дейностите по проектно предложение, за които се иска финансиране, трябва да се отнасят единствено и само за регионално депо или клетка/клетки от регионално депо, за което е издадено комплексно разрешително по реда на Закона за опазване на околната среда за регионално депо. Недопустимо е финансирането на рекултивация на депа, които са общински и такива, в които се обезвреждат отпадъци, които не са битови. 
 Съгласно чл. 49, ал. 9 от действащия към момента Закон за управление на отпадъците  (съотв. на чл. 28, ал. 4 от Закона за управление на отпадъците, отменен 13.07.2012 г.), с Националния план за управление на отпадъците се определят регионите, включващи общините, които ползват общо регионално депо и/или други съоръжения за третиране на отпадъци. В тази връзка, предвид нормативните разпоредби уточняваме, че ако по реда на приложимата нормативна уредба към съответния момент в издаденото комплексно разрешително за депо за битови отпадъци не е посочено изрично, че се отнася до регионално депо за битови отпадъци или за клетка от такова, но съответното депо или клетка от него е било определено за регионално и това изрично е посочено в Националния план за управление на отпадъците (съответно Националната програма за управление дейностите по отпадъците), може да бъде прието за целите на подготовка, оценка и изпълнение на проектни предложения по процедура BG16FFPR002-2.005, че съответното депо или клетка от него е експлоатирана като регионално депо за битови отпадъци и в този смисъл рекултивацията му е допустима за финансиране по процедурата.
 Обръщаме внимание, че по процедурата не са допустими дейности, съответно разходи, за рекултивация на други депа или клетки, които не са регионални за битови отпадъци, не отговарят на изискванията на нормативната уредба и нямат издадено комплексно разрешително по реда на ЗООС, в т.ч. и за рекултивация на общински депа и на депа за отпадъци, които не са битови. Не са допустими и дейности, съответно разходи, за „рекултивация на терени извън определената площ в заповед или решение на директора на съответната РИОСВ за преустановяване експлоатацията на регионалното депо/клетката или клетките на регионалното депо от експлоатация или в одобрен проект“. 
 При попълване на формуляра за кандидатстване допустимите и недопустимите дейности, част от проектното предложение в неговата цялост, съответно допустимите и недопустимите разходи, следва да бъдат описани ясно и обосновани спрямо представена документация, при съобразяване на изискванията и ограниченията в условията за кандидатстване и условията за изпълнение по процедурата. При обща проектна документация за рекултивация на няколко клетки от депо за битови отпадъци с различен статут, както и предвиждане на общи дейности по извършване на тяхната техническа рекултивация, искането за безвъзмездно финансиране на разходите за допустимите дейности по проектното предложение следва да се определи пропорционално спрямо площта на клетката, която е част от регионалното депо за битови отпадъци с издадено и влязло в сила комплексно разрешително, както и на площта, описана в решение/заповед на директора на съответната РИОСВ за преустановяване на експлоатацията на клетката/клетките/регионалното депо за битови отпадъци или на одобрен проект. Съответно, дейностите и пропорционалните разходи за спомагателни дейности и за техническата рекултивация на депо/клетка от депо, които не са със статут на регионално депо, но са част от обща проектна документация и общо предвиждане на изпълнение на дейностите, следва да се включат във формуляра за кандидатстване като недопустими.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -154,99 +148,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -485,136 +480,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45750.6277324421</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45750.5767050579</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45736.4874907523</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>