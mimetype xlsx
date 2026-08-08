--- v1 (2026-05-14)
+++ v2 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7765325469b4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a528874712bf4b39a50098c02fc91ee8.psmdcp" Id="Rfab5d235d3394cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c261d3268f4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3da5ea1a8b04428b417ed8ad4f4ccb7.psmdcp" Id="R5d4e0b76a6964404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>