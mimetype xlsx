--- v1 (2026-03-12)
+++ v2 (2026-05-13)
@@ -1,125 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf229f1dc8eb439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e3caf37be1049b28ef1fc7e4faaf75c.psmdcp" Id="R6339ccdbf1be415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189cb0c58ddc4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27f3c5fa3a5749c482812ecec97a87df.psmdcp" Id="Re256a4dc7a8a4456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.027-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>29.07.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Във връзка с процедура BG16M1OP002-3-027 “ Подобряване на природозащитното състояние на птици -2“ бихме желали да  зададем следния въпрос: 
 Обмисляме възлагане на анализи и проучвания във връзка с разработване на проектно предложение за кандидатстване по процедурата. Прогнозната стойност на услугата е под 30 000 лв. без ДДС, т.е. под прага за прилагане на ПМС 160/ 2016 г. В този случай считаме, че преди сключване на договора за възлагане на услугата не е необходимо да изискаме от изпълнителя документите за сключване на договор, определени в ПМС 160,  чл. 12.  Нашият опит показва, че документите не са изискуеми по   други ОП от ЕСИФ в Р България. Моля Ви да ни разясните има ли други правила по ОПОС във връзка с гореописаното.</x:t>
   </x:si>
   <x:si>
     <x:t>УО на ОПОС осъществява последващия контрол за законосъобразност при провеждането и възлагането на обществени поръчки от страна на бенефициентите на ОПОС 2014-2020 г., притежаващи качеството „възложител“ по смисъла на ЗОП и върху проведени възлагания по Глава ІV от ЗУСЕСИФ. 
 В чл. 50 – 53 от ЗУСЕСИФ Бенефициентите по чл. 49, ал. 2, т. 2 определят изпълнител след провеждане на процедура за избор с публична покана при спазване принципите на свободна и лоялна конкуренция, равнопоставеност и недопускане на дискриминация. 
 Доколкото изборът на изпълнител на договор за услуга при прогнозни стойности под 30 000 лв. без ДДС не се регламентира със специфични правила, то изискването на документи от изпълнителя при сключване на договор е в оперативната самостоятелност на възложителя.
 Обръщаме внимание, че с ПМС № 160 от 2016 г. се определят правилата за разглеждане и оценяване на оферти и сключването на договорите при провеждане на процедура за избор на изпълнител с публична покана.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.027-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>07.07.2020</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 При предходното обявяване на процедура BG16M1OP002-3.027 - Мерки за подобряване на природозащитното състояние на птици във въпроси и отговори е уточнено, че експертите по проекта следва да имат опит в управлението на сходни предходни проекти. Важи ли същото за настоящата процедура? Моля да уточните какъв опит следва да имат експертите - в управлението на проекти или в тяхното изпълнение?
 Благодарим ви предварително!
 Зелена България ръка за ръка</x:t>
   </x:si>
   <x:si>
     <x:t>По критерий № 4 от техническа и финансова оценка се извършва оценка дали предвидените в проекта дейности са обезпечени с необходимия експертен ресурс, като за всяка от дейностите са посочени брой експерти и са описани техните функции (кой какво ще прави). Изисква се експертите имат опит в управлението на сходни предходни проекти в областта на опазване на биологичното разнообразие и същите да са наети съгласно Кодекса на труда/Закона за държавния служител. Видно от гореизложеното опит в управлението на сходни предходни проекти се изисква за експертите, ангажирани в управлението на проекта.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.027-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>23.06.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми Госпожи и Господа,
 Във връзка с обявената процедура BG16M1OP002-3.027 - Мерки за подобряване на природозащитното състояние на птици – 2, моля за отговор на следния въпрос:
 Разходите за спомагателни дейности, необходими за написване и планиране на проектното предложение преди подаването му, подлежат ли на възлагане по реда на ПМС 160 (за възложители по този ред)? Необходимо ли е да се публикува публична покана за избор на изпълнител, в случай че стойността на разхода превишава праговете за обявяване (над 30 000 лв. без ДДС). Ако ДА – какъв е реда за обявяване, къде се публикува поканата и приложимите документи? Моля да имате предвид, че към датата на кандидатстване, кандидатът не е бенефициент и няма създаден профил за отчетност с функционалност за публикуване на процедури за избор на изпълнител/и.
 С уважение
 Иван Иванов</x:t>
   </x:si>
   <x:si>
     <x:t>Всеки потенциален бенефициент по програмата има задължение за съобразяване разпоредбите на ЗОП или съответно ПМС № 160 от 01.07.2016 г. за лица, които нямат задължения за възлагане по реда на ЗОП. ПМС № 160/2016 г. определя правилата за разглеждане и оценяване на оферти и сключване на договори и при процедури за избор с публична покана, а именно реда за обявяване, къде да бъдат публикувани съответните документи и т.н. В този смисъл разпоредбите на ПМС № 160 от 01.07.2016 г. следва да бъдат съобразявани за случаите и праговете, предвидени в него.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -138,99 +129,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -469,136 +461,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.590625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44041.505372963</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44019.6528150231</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44005.5223298495</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>