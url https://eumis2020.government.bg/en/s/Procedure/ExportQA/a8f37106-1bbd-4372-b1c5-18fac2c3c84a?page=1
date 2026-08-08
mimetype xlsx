--- v2 (2026-05-13)
+++ v3 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189cb0c58ddc4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27f3c5fa3a5749c482812ecec97a87df.psmdcp" Id="Re256a4dc7a8a4456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6513a960aaad4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8212f6309f74791a9d16b7c1278338c.psmdcp" Id="Rf562dd4d757c4d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>