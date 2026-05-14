--- v0 (2026-01-07)
+++ v1 (2026-05-14)
@@ -1,105 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a277e6e06e48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1ae88b222504d50afbf12ad5e771663.psmdcp" Id="Re1a07bbd6e614b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbad6dba1d142d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34f8040ef19d4ca6b81d45f17c883023.psmdcp" Id="Rde6007a1e14b4ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.623-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>26.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Добър ден,
 Във връзка с отворена процедура  BG06RDNP001-19.623 - МИГ “Дряново – Трявна – в сърцето на Балкана“ -Мярка 6.4.1. „Инвестиции в подкрепа на неземеделски дейности“ имам следния въпрос:
 Фирмата кандидат ще стартира нова дейност, свързана с интерактивни занимания за деца. В тази връзка допустимо ли е да се заложат като активи за закупуване книгите, на които ще се обучават децата? Книгите ще се използват дългосрочно в предприятието и общата им стойност ще е около 15 000 лв.
 С уважение,
 Г. Петрова</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема Г-жо Петрова,
 Съгласно Условията за кандидатстване по процедура BG06RDNP001-19.623 МИГ “Дряново – Трявна – в сърцето на Балкана“ - мярка 6.4.1 „Инвестиции в подкрепа на неземеделски дейности“, категориите разходи, допустими за финансиране са дефинирани в т. 14.1.2.
 „Допустими за подпомагане по настоящата процедура са следните разходи: 
 1. Изграждане, придобиване или подобрения на недвижимо имущество; 
 2. Закупуване, включително чрез лизинг на нови машини и оборудване до пазарната стойност на активите; 
 3. Общи разходи, свързани с разходите за точка „1“ и „2“, например хонорари на архитекти, инженери и консултанти, хонорари, свързани с консултации относно екологичната и икономическата устойчивост, включително проучвания за техническа осъществимост; 
 4. Нематериални инвестиции: придобиване и създаване на компютърен софтуер и придобиване на патенти, лицензи, авторски права и марки.“
 Въз основа на предоставената информация в така зададения въпрос не може да се даде еднозначен отговор за допустимостта на разходите. Следва да имате предвид, че финална преценка по отношение на допустимостта на разходите ще бъде направена от оценителната комисия в рамките на оценителната сесия на проектните предложения, когато ще бъде налична цялата необходима информация за взимане на финално решение.
 С уважение,
 Манол Манолов
 Зам. Председател КУО
 МИГ „Дряново – Трявна – в сърцето на Балкана“</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -118,99 +115,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -449,108 +447,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45133.5578354745</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>