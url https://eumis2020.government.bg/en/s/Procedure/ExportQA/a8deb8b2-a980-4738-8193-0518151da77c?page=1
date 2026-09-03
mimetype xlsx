--- v1 (2026-05-14)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbad6dba1d142d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34f8040ef19d4ca6b81d45f17c883023.psmdcp" Id="Rde6007a1e14b4ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653a3e2947d6410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54e8fbf5fcab45428b110f542f970e1d.psmdcp" Id="R01138f8fed004b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>