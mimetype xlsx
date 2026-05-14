--- v1 (2026-03-04)
+++ v2 (2026-05-14)
@@ -1,221 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3230bdb720924133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9d0ee64977d4dac88996c86ae6130e2.psmdcp" Id="Rfd1c5731af0a4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c4b3da2bab4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee0ea7d3b84422d9736cef3d7cb6202.psmdcp" Id="Radf8e5906ca04e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.577-Q006</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>04.05.2022</x:t>
   </x:si>
   <x:si>
     <x:t>1.	Когато кандидатът представя три независими оферти – при залагане като стойност в бюджета на формуляра: най-добра цена възможно ли е завишаване с 15% при евентуално покачване на цените в бъдеще време?
 2.	От оценителната таблица Административно съответствие 
 -	група II, Общи документи,
  т.19 Решение на кандидата за избор на доставчик – в кои случаи е приложимо?
 -	Група IV Критерии за допустимост на разходите: 
 Т.12 Избор на изпълнител: в кои случаи е приложимо, при положение че разходите по проекта предполагат провеждане на процедура по избор на изпълнител.
                   -  Група VI Критерии за допустимост на дейностите
                      Т.1 За кого се отнася посочения критерий.
 3.	Формуляр за мониторинг – приложение 5:
 -	Кой документ/регламент отговаря на формуляра за мониторинг?
 -	Т.4 Какъв е броят на жителите, които ще се ползват от подобрени услуги/инфраструктура в резултат от изпълнението на проекта (когато е приложимо) – Кога кандидатът трябва да описва тази част от таблицата, при каква услуга ако дейността му е в сферата на услугите? Какво се има предвид под жители –такива свързани с изпълнението на проекта или такива които пребивават на мястото, където ще се изпълнява проекта и на каква база следва да се изчисли техният брой?
 -	Т.5 Ако в таблицата (или дадена графа) данните от които не са приложими за кандидата, следва ли да се отбелязва НЕ/Неприложимо или да не се отбелязва изобщо?
 4.	Към документите за информация: Приложение 18 Критерии за допустимост на разходите - Максимален размер на безвъзмездната финансова помощ: 100 000 лева. Сумата има разминаване с посочената в основната оценителна таблица – 150 000лв.
 Моля също и да дефинирате "най-добра цена" според указанията за попълване на формуляра, в част дейности и по-конкретно стойности и връзка с бюджета.
 Под най-добра цена следва да се разбира най-ниска или с най-добро съотношение качество-цена?</x:t>
   </x:si>
   <x:si>
     <x:t>1.	Когато кандидатът представя три независими оферти – при залагане като стойност в бюджета на формуляра: най-добра цена възможно ли е завишаване с 15% при евентуално покачване на цените в бъдеще време?
 Съгласно Група IV Критерии за допустимост на разходите от Таблицата за административно съответствие и допустимост, т. 6. „Стойността на разходите, попълнена в бюджета на проектното предложение в ИСУН и в Таблица на допустимите инвестиции и дейности, съответства на стойността, описана в представените от кандидата договори, фактури и др. документи, с които е обоснован съответния разход.“ Заложените по време на подготовка на проектното предложение максимални стойности в бюджета не подлежат на завишаване на по-късен етап.  
 2.	От оценителната таблица Административно съответствие 
 2.1.	 Група II, Общи документи, т.19: 
 Съгласно т.7.3. на т. 14.2. Условия за допустимост на разходите от Условията за кандидатстване „В случай, че не са изпълнени условията на чл. 50, ал. 2 от ЗУСЕСИФ, т.е. кандидатът не е задължен да сключи договор по правилата на ПМС № 160 с публична покана, то кандидатът при получаване на независимите оферти по т.7.2., следва да извърши сравняване на предложенията и да представи решение за избор на доставчика/изпълнителя, както и запитване за оферта по образец съгласно Приложение 8. Когато кандидатът не е избрал най-ниската оферта следва да представи и писмена обосновка за мотивите, обусловили избора му.“
 2.2.	 Група IV Критерии за допустимост на разходите, т.12: 
 Видът на допустимите по конкретната процедура кандидати и интензитетът на безвъзмездната финансова помощ по мярката (над 75 %) предпоставят провеждане на процедура за определяне на изпълнител по реда на ПМС 160/2016. Съгласно т.7.3. на т. 14.2. Условия за допустимост на разходите от Условията за кандидатстване кандидатът не провежда процедура с публична покана по ПМС № 160, когато  „не са изпълнени условията на чл. 50, ал. 2 от ЗУСЕСИФ“.
      2.3.  Група VI Критерии за допустимост на дейностите, т.1:
 Съгласно т. 13.2. Условия за допустимост на дейностите от Условията за кандидатстване се „Подпомагат се проекти, за които е наличен един от следните документи: Решение за преценяване на необходимостта от извършване на оценка на въздействието върху околната среда/решение по оценка на въздействие върху околната среда/решение за преценяване на необходимостта от извършване на екологична оценка/становище по екологична оценка/решение за преценка на вероятната степен на орган по околна среда (Регионална инспекция по околната среда и водите/Министерство на околната среда и водите/Басейнова дирекция), издадени по реда на Закона за опазване на околната среда, Закона за биологичното разнообразие и/или Закона за водите в зависимост от вида на предвидената инвестиция в проекта.
 3.	Формуляр за мониторинг – приложение 5:
 3.1.	Кой документ/регламент отговаря на формуляра за мониторинг? 
 Формулярът за мониторинг е изготвен в съответствие с Приложение № 13 към чл. 47, ал. 2, т. 3 от НАРЕДБА № 22 от 14.12.2015 г. за прилагане на подмярка 19.2 „Прилагане на операции в рамките на стратегии за Водено от общностите местно развитие" на мярка 19 „Водено от общностите местно развитие" от Програмата за развитие на селските райони за периода 2014 - 2020 г.
 3.2.	Какъв е броят на жителите, които ще се ползват от подобрени услуги/инфраструктура в резултат от изпълнението на проекта (когато е приложимо) 
 Формулярът за мониторинг (Приложение 5 към Условията за кандидатстване) е разработен за всички мерки по Програма за развитие на селските райони (ПРСР) 2014-2020 г. Точка 4 от Формуляра за мониторинг касае публичните мерки по ПРСР.
 3.3.	Ако в таблицата (или дадена графа) данните от които не са приложими за кандидата, следва ли да се отбелязва НЕ/Неприложимо или да не се отбелязва изобщо?
             И двата варианта са приложими. 
 4.	Към документите за информация: Приложение 18 Критерии за допустимост на разходите - Максимален размер на безвъзмездната финансова помощ: 100 000 лева. Сумата има разминаване с посочената в основната оценителна таблица – 150 000лв. 
 Цитираме публикувано разяснение по процедурата от  02.03.2022 г.: „Съгласно одобрената Статегия за ВОМР на МИГ Поморие, Обявата и Условията за кандидатстване по процедурата: „Максималният размер на безвъзмездната финансовата помощ за проект при интензитет на помощта 75% и 85% е 150 000 лв.“. В таблицата за АСД е допусната техническа грешка“
 5.	Моля също и да дефинирате "най-добра цена" според указанията за попълване на формуляра, в част дейности и по-конкретно стойности и връзка с бюджета.
 Под най-добра цена следва да се разбира най-ниска или с най-добро съотношение качество-цена?
 Съгласно т.7.3. на т. 14.2. Условия за допустимост на разходите от Условията за кандидатстване „В случай, че не са изпълнени условията на чл. 50, ал. 2 от ЗУСЕСИФ, т.е. кандидатът не е задължен да сключи договор по правилата на ПМС № 160 с публична покана, то кандидатът при получаване на независимите оферти по т.7.2., следва да извърши сравняване на предложенията и да представи решение за избор на доставчика/изпълнителя, както и запитване за оферта по образец съгласно Приложение 8. Когато кандидатът не е избрал най-ниската оферта следва да представи и писмена обосновка за мотивите, обусловили избора му.“</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.577-Q005</x:t>
   </x:si>
   <x:si>
-    <x:t>19.04.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Във връзка с отворена процедура BG06RDNP001-19.577 МИГ Поморие 6.4. М3 "Инвестиции в подкрепа на неземеделски дейности" моля за следните разяснения:
 Като се има предвид условието от точка 14.2. "Условия за допустимост на разходите", и по-конкретно точка 4. "Дейностите и разходите по проекта с изключение на разходите по т.14.1, подточка в) са допустими, ако са извършени след подаване на проектното предложение, независимо дали всички свързани с тях плащания са направени." от Условията за кандидатстване по процедурата:
 Допустимо ли е, ако в проектното предложение се заложи разход за изграждане на фотоволтаична система, след датата на подаване на проектното предложение да се започне изграждането й, а не да се чака одобрението на проекта и сключването на АДБФП?</x:t>
   </x:si>
   <x:si>
     <x:t>В условията за кандидатстване по процедура № BG06RDNP001-19.577 МИГ Поморие 6.4. М3 "Инвестиции в подкрепа на неземеделски дейности" съгласно т. 14.2. "Условия за допустимост на разходите", т. 4. "Дейностите и разходите по проекта с изключение на разходите по т.14.1, подточка в) са допустими, ако са извършени след подаване на проектното предложение, независимо дали всички свързани с тях плащания са направени."</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.577-Q004</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, 
 Ако кандидатстваме за инвестиция в производство на енергия от възобновяеми енергийни източници за собствено потребление чрез закупуване и поставяне на фотоволтаици върху къща за гости, размерът на финансирането би следвало да е 75 %, тъй като това не представлява проект за развитие на туризъм (изграждане, обновяване на туристически обекти, предлагащи туристически услуги), а проект за енергоефективност на осъществяваната дейност. Още повече, че в т. 13.1. "Допустими дейности" развитието на туризъм и производството на енергия от възобновяеми източници са посочени като съвсем отделни дейности, за които може да се кандидатства. В проекта няма да се включват никакви дейности и разходи по развитие на туризъм и дейности за изграждане и обновяване на места за настаняване. 
 В тази връзка моля да потвърдите или отхвърлите тезата, че фирма с дейност на къща за гости може да кандидатства само и единствено за производство на енергия от ВЕИ  с процент на финансиране по настоящата процедура в размер на 75 %. 
 С уважение,
 Елена Кръстева</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема г-жо Кръстева,
 В т. „13.2. Условия за допустимост на дейностите“ от Условията за кандидатстване по процедура  № BG06RDNP001-19.577 МИГ Поморие_6.4_М3 "Инвестиции в подкрепа на неземеделски дейности" е записано следното изискване:
 При проект за развитие на туризъм и дейности за изграждане и обновяване на места за настаняване са допустими при следните условия:
 а) обектът да е с 20 и по-малко от 20 помещения за настаняване на туристи, при спазване на изискването на чл. 79, ал. 23 на Наредба 22 от 2015 г.
 б) съгласно допълнително споразумение РД 50-10/19.08.2019 г. към Споразумение за изпълнение на стратегия за Водено от общностите местно развитие на МИГ Поморие № РД 50-10/ 25.01.2017 г. интензитетът на подпомагане на проект за развитие на туризъм (изграждане, обновяване на туристически обекти, предлагащи туристически услуги) не може да надвишава 5 на сто от общите допустими разходи.
 При преценка на дейностите, които попадат в обхвата на „туристически дейности“ следва да се има чл.3, ал.1 от Закона за туризма, както и да се прилагат стриктно чл.3, ал.2 от Закона за туризма и §1, т.90 от допълнителните разпоредби от Закона за туризма. Съответствието на дейностите, извършвани от кандидата и касаещи проекта, ще бъде проверявано от вида на включените продукти/услуги в Таблица 3 „Производствена и търговска програма“ от представения бизнес-план и от секция 2.“ Данни за кандидата“, поле „Код на проекта по КИД 2008“ от Формуляр за кандидатстване.
 В т. 13.1. "Допустими дейности" производството на енергия от възобновяеми енергийни източници е посочено, че то е допустимо само ако е за собствено потребление, т.е. за обслужване на дейностите/услугите на кандидата, които в посочения от вас случай са туристически.
 В посочения от вас случай- къща за гости интензитетът на безвъзмездната финансова помощ зависи от вида на продукцията/услугите включени в Таблица 3 от Бизнес-плана. В случай, че дейностите посочени в Таблица 3 попадат в обхвата на „туристически дейности“ съгласно Закон за туризма, то следва да приложите интензитет от не повече от 5 на сто от общите допустими разходи.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.577-Q003</x:t>
   </x:si>
   <x:si>
-    <x:t>30.03.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 във връзка с процедура BG06RDNP001-19.577 - МИГ Поморие 6.4. М3 "Инвестиции в подкрепа на неземеделски дейности"
 имаме следните въпроси:
 Моля за разяснение по т.13.2 Условия за допустимост на дейностите, и по-конкретно: "Проектите трябва да се изпълняват върху имот – собственост на кандидата, а когато имотът не е собственост на кандидата, към проектите се прилагат документи за учредено право на строеж върху имота за срок не по-малко от 6 години, считано от датата на подаване на проектното предложение или документ за ползване върху имота, валиден за срок не по-малък от 6 години, считано от датата на подаване на проектното предложение към стратегията за ВОМР, вписан в районната служба по вписванията"
 Моля дефинирайте "право на ползване върху имота" - какво се има предвид учредено вещно право на ползване, нотариално заверено и вписано или е допустим и договор за наем за срок от 6години, вписан в службата по вписвания?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т.13.2 „Условия за допустимост на дейностите“ от Условията за кандидатстване по процедура BG06RDNP001-19.577 - МИГ Поморие 6.4. М3 "Инвестиции в подкрепа на неземеделски дейности”, когато имотът не е собственост на кандидата, към проектите се прилагат документи за учредено право на строеж върху имота за срок не по-малко от 6 години, считано от датата на подаване на проектното предложение или документ за ползване върху имота, валиден за срок не по-малък от 6 години, считано от датата на подаване на проектното предложение към стратегията за ВОМР, вписан в районната служба по вписванията".
 В случай на кандидатстване за разходи за СМР за изграждане на нов строеж, надстрояване и/или пристрояване на съществуващ строеж, за които се изисква разрешение за строеж съгласно Закона за устройство на територията (ЗУТ) се прилагат документи за учредено право на строеж върху имота, а в случай на кандидатстване за разходи за: закупуване и/или инсталиране на нови машини, оборудване и съоръжения, и/или обновяване на сгради и/или помещения и други допустими дейности, за които не се изисква издаване на разрешение за строеж съгласно ЗУТ се прилага документ за ползване върху имота.
 Вида документите, които се следва да се представят по настоящата процедура са свързани с вида на инвестицията/ спецификата на дейностите в проектното предложение и са описани в т. 24. „Списък на документите, които се подават на етап кандидатстване“ от Условията за кандидатстване.
 С оглед осигуряване равнопоставено третиране на кандидатите, МИГ няма да дава разяснения, които съдържат становище относно качеството на конкретно проектно предложение. Разяснения се дават по отношение на условията за кандидатстване и са задължителни за всички кандидати.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.577-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>18.03.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми Госпожи и Господа,
 Във връзка с обявена процедура BG06RDNP001-19.577 - МИГ Поморие 6.4. М3 "Инвестиции в подкрепа на неземеделски дейности", моля за следните разяснения:
 В критериите за оценка по Критерий 3 „Проекти на кандидати, осъществявали дейност най — малко 1 година, преди датата на кандидатстване“, коя финансова година ще се вземе предвид при осъществяване на оценката - 2020-та или 2021-ва? Към датата на първия краен срок за кандидатстване е възможно някой/и от кандидатите да са подали годишните си отчети за 2021-ва година, а други да не са ги подали все още.
 В Насоките за кандидатстване и в Приложение 20 е посочено, че за да бъдат присъдени точки по критерия, Комисията за подбор на проектни предложения извършва проверка за дейността на кандидата за предходната 1 или повече финансова/и година/и, предхождащи кандидатстването. Извършва се проверка в Търговския регистър и регистъра на ЮЛНЦ, регистър БУЛСТАТ, проверяват се и  публикуваните Годишни отчети за дейността. Ако отчетите (някой/и от отчетите) не са публикувани в Търговски регистър и регистър на ЮЛНЦ на Агенция по вписванията, то е необходимо кандидатът да ги е приложил в поле „Документи, доказващи съответствие с критериите за подбор на проекти“ в секция 12 в ИСУН. Извършва се проверка и в описателната част на бизнес плана, представен от кандидата.  
 В т.11 „Допълнителна информация в ИСУН кандидатът следва да отбележи в поле „Съответствие с останалите критериите за оценка и допълнителна информация“, че заявява съответствие с критерий за оценка 3 и да опише, че представя съответния документ като доказателство.
 Благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 За да бъдат присъдени точки по критерий 3 "Проекти на кандидати, осъществявали дейност най — малко 1 година, преди датата на кандидатстване" процедура BG06RDNP001-19.577 - МИГ Поморие 6.4. М3 "Инвестиции в подкрепа на неземеделски дейности", Комисията за подбор на проектни предложения извършва проверка за дейността на кандидата за предходната 1 или повече финансова/и година/и, предхождащи кандидатстването. В този случай всички кандидати следва да представят необходимите документи за предходната 2021 г. 
 С уважение,
 Николай Бояджиев
 Изпълнителен директор на МИГ Поморие</x:t>
   </x:si>
-  <x:si>
-[...21 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -234,99 +199,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -565,178 +531,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D7"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44685.4684699074</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44670.5181931713</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44670.4516375231</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44650.4698955903</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...23 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44638.5409805671</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>