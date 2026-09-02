--- v2 (2026-05-14)
+++ v3 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c4b3da2bab4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee0ea7d3b84422d9736cef3d7cb6202.psmdcp" Id="Radf8e5906ca04e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29f0ab0c62747ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/819fc35b76b7486a8e0b70d57dc12772.psmdcp" Id="R9e52dc46ec914957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>