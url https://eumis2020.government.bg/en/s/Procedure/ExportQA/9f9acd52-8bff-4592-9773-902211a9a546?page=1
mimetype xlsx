--- v0 (2026-01-14)
+++ v1 (2026-09-05)
@@ -1,185 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8364c2c78124a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa22d9eef99e4d649701defe4a4e7197.psmdcp" Id="R8e260881856949f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13364dc7ccb8422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/588a95fa35ff40b4b48ede4d9ea37ab6.psmdcp" Id="R9eb22bd74cbf41fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR002-1.027-Q009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте, искам да кандидатствам по Процедура BG05SFPR002-1.026 „Избирам България - Компонент 1“, но линкът който се пратили в едно от разясненията не работи: 
+https://serviceseprocess.az.government.bg/service/service/77cfb30f-13dd-43c9-95ec-2653777e68da
+Изписва: 
+Грешка при обработка на заявката ви.
+4583e228-5ce8-4fe1-aa50-af424ed123f8
+Бихте ли проверили линка или ме насочили по-точно?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благодарим Ви за интереса към мярката „Избирам България“. Бихме желали да ви информираме, че към 27.02.2026 г. временно е спрян приемът на заявления от лица по проект „Избирам България – Компонент 1“. Повече подробности са достъпни на електронната страница на Агенция по заетостта: https://www.az.government.bg/pages/izbiram-bylgarija-ae-komponent-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.027-Q008</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dear Choose Bulgaria Program Team,
+I am a Bulgarian citizen living abroad for about 20 years and I am interested in applying to the Choose Bulgaria program.
+Could you please send me the link for the online application submission and confirm how many forms need to be completed?
+I would also like to ask about my son. He is over 18 but not a Bulgarian citizen, although he is recognized as my son. He has a significant disability and I am his main carer.
+Could you please advise:
+Can my son be included in my application?
+What support may be available for people with disabilities and their carers?
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thank you for your interest in the measure "I Choose Bulgaria". The procedure announced in the UMIS BG05SFPR002-1.027 "I Choose Bulgaria - Component 2", on which you ask the question, is aimed at supporting people who currently live in Bulgaria in settlements with more than 50 000 inhabitants and are willing to settle and start working in settlements in Bulgaria with less than 50 000 inhabitants.
+Procedure BG05SFPR002-1.026 ‘I choose Bulgaria - Component 1’, which you are most likely interested in, aims to attract our Bulgarian people  back to Bulgaria. Under this Component 1, only the Employment Agency was an eligible beneficiary, with which we have already concluded a contract for the implementation of the measure.
+The Employment Agency (EA) and Labor offices Directorates are the main starting point, from where you can receive detailed information about the application and the conditions for inclusion. More details are available on the EA website: https://www.az.government.bg/pages/izbiram-bylgarija-ae-komponent-1/</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR002-1.027-Q007</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>16.12.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Аз съм се завърнала от чужбина,и вече работя една година тук в българия...,имам ли право да кандидатсвам,и какво се изисква...,и къде?</x:t>
   </x:si>
   <x:si>
     <x:t>Благодарим Ви за интереса към мярката „Избирам България“. Обявената процедура в ИСУН BG05SFPR002-1.027 “Избирам България - Компонент 2“, по която задавате въпроса, е насочена към подкрепа на хора, които в момента живеят в България в населени места с над 50 хил. жители и имат желание да се установят и да започнат работа в населени места в България с под 50 хил. жители. 
 Процедура BG05SFPR002-1.026 „Избирам България - Компонент 1“, за която най-вероятно се интересувате, има за цел да привлече наши сънародници обратно в България. По този Компонент 1, допустим конкретен бенефициент бе само Агенция по заетостта, с която имаме вече сключен договор за изпълнение на мярката. 
 От 18.09.2025 г. е възможно подаването на заявления от заинтересованите лица на следния електронен адрес:
 https://serviceseprocess.az.government.bg/service/service/77cfb30f-13dd-43c9-95ec-2653777e68da
 Агенцията по заетостта и бюрата по труда са основната отправна точка, от където можете да получавате детайлна информация за кандидатстването и условията за включване. Повече подробности са достъпни на електронната страница на АЗ: https://www.az.government.bg/pages/izbiram-bylgarija-ae-komponent-1/</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.027-Q006</x:t>
   </x:si>
   <x:si>
-    <x:t>06.11.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>При опит за подаване на заявката за "Избирам България - Компонент 1" получавам следната грешка на последната стъпка от процеса:
 Възникна грешка при изпълнение на вашата заявка (85f1a6e2-2d86-452a-89d1-3e543683bf28).
 На страницата няма допълнително обяснение поради каква причина получавам грешката, нито какво мога да направя. Моля за помощ!</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.027-Q005</x:t>
   </x:si>
   <x:si>
-    <x:t>07.10.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, бих искал да кандидатствам по Компонент 2, но не разбирам дали първо се намира работно място и те подават заявление, тъй като при бутона „Ново проектно предложение“ ми изисква фирмени данни или каква е процедурата?</x:t>
   </x:si>
   <x:si>
     <x:t>Кандидатстването по обявената процедура BG05SFPR002-1.027 „Избирам България – Компонент 2“ в ИСУН 2020 е отворено за подаване на проектно предложение само от страна на Агенция по заетостта, която е конкретен бенефициент по процедурата. След подаване на проектно предложение по мярката и след неговото одобрение, Агенцията ще отвори мярката за кандидатстване за хората, които в момента живеят в България в населени места с над 50 хил. жители и имат желание да се установят и да започнат работа в населени места в България с под 50 хил. жители.
 На интернет страницата на Агенцията по заетостта - https://az.government.bg/ ще бъде публикувана информация за всички необходими документи за кандидатстване, изпълнение и съответните срокове по мярката.</x:t>
-  </x:si>
-[...65 lines deleted...]
-Препоръчваме Ви за повече информация относно онлайн приема на заявления по „Избирам България“ да следите уебсайта на Агенцията по заетостта, Facebook страницата на Агенцията по заетостта, както и уебсайта на Програма „Развитие на човешките ресурси“.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -198,99 +154,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -529,192 +486,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D8"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46094.5772959606</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46090.5185010417</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46007.3929556134</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45967.844852037</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...37 lines deleted...]
-        <x:v>29</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45937.9711321759</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>