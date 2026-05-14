--- v0 (2026-01-10)
+++ v1 (2026-05-14)
@@ -1,122 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0c6722d45d4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ae2cfac14fb47e6b2d3e84543bef36c.psmdcp" Id="Ra949ab0ce5194de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba797b6e6a7493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9de2a2e9b03d47989b50879ca6ee1424.psmdcp" Id="R34fcf7ba80f9432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.116-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07.07.2022</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ДО
 УО на ПМДР
 Относно: Въпрос относно Процедура чрез подбор на проекти BG14MFOP001-4.116 МИРГ „Пазарджик“ -  Мярка: 3.2. „Подкрепа за развитието на дребномащабна инфраструктура“ от Стратегия за ВОМР на МИРГ „Пазарджик“
 Бихме искали да ни дадете отговор на следния въпрос във връзка с Процедура чрез подбор на проекти BG14MFOP001-4.116 МИРГ „Пазарджик“ -  Мярка: 3.2. „Подкрепа за развитието на дребномащабна инфраструктура“ от Стратегия за ВОМР на МИРГ „Пазарджик“: 
 С оглед на допусната възможност за предварително обявление на тръжни процедури по ПМС и ЗОП по процедура BG14MFOP001-4.116 и липсата на забрана в ЗОП за това, Община Пазарджик като допустим бенефициент по цитираната процедура и възложител по закона, може ли да проведе, след подаване на формуляр за кандидатстване, процедури за възлагане на обществени поръчки за изпълнение на дейностите по проекта, с който се кандидатства, преди да е подписан АДПБФП?  
 Забележка: Процедурите за възлагане на обществени поръчки за изпълнение на дейностите по проекта, с който се кандидатства, ще се възлагат под условие – сключените договори, в резултат от провеждането им, ще се възлагат след подписан АДПБФП.
 С уванежение,
 Тодор Попов
 Кмет на Община Пазарджик
 </x:t>
   </x:si>
   <x:si>
     <x:t>В Условията за изпълнение по процедура № BG14MFOP001-4.116 МИРГ „Пазарджик“, мярка 3.2. „Подкрепа за развитието на дребномащабна инфраструктура“ от Стратегия за ВОМР на МИРГ „Пазарджик“ е дадена възможност на кандидатите за обявяване на процедури за избор на изпълнители по реда на Закона за обществени поръчки (ЗОП) с оглед скъсяване на сроковете за изпълнение на проектните предложения. 
 Община Пазарджик може да проведе процедури за възлагане на обществени поръчки за изпълнение на дейностите по проекта, с който се кандидатства, след подаване на формуляра за кандидатстване и преди подписване на АДПБФП.
 УО на ПМДР 2014-2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.116-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>07.06.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">С настоящото писмо, бихме искали да получим разяснение, от името на Община Пазарджик, по публикуваната документация по Процедура чрез подбор на проекти BG14MFOP001-4.116 МИРГ „Пазарджик“ - Мярка: 3.2. „Подкрепа за развитието на дребномащабна инфраструктура“ от Стратегия за ВОМР на МИРГ „Пазарджик“, отворена за кандидатстване. Община Пазарджик е допустим бенефициент по цитираната процедура. Така също възстановява разходите по ДДС, по проектите финансирани по ПМДР, съгласно Постановление на Министерски съвет за изпълнението на държавния бюджет на Република България за съответната година. Освен горното в процедурата е посочено, че максималният размер на безвъзмездната финансова помощ по един проект от СВОМР не трябва да надвишава 40 000 лева. Поради гореизложеното, считаме че за кандидат – Община Пазарджик, максималният размер на безвъзмездната финансова помощ по един проект от СВОМР не трябва да надвишава 40 000 лева без ДДС, тъй като ДДС по тези проекти, по отношение на кандидат – Община Пазарджик, не представлява безвъзмездна финансова помощ и се възстановява по друг ред.
 Очакваме Вашето тълкувателно разяснение максималният размер на безвъзмездната финансова помощ за проект с бенефициент Община Пазарджик, 40 00 лева със или без ДДС да бъде?
 С уважение, 
 Тодор Попов 
 Кмет на Община Пазарджик
 </x:t>
   </x:si>
   <x:si>
     <x:t>В Условията за кандидатстване по процедура № BG14MFOP001-4.116 МИРГ „Пазарджик“, мярка 3.2. „Подкрепа за развитието на дребномащабна инфраструктура“ от Стратегия за ВОМР на МИРГ „Пазарджик“ са заложени необходимите текстове по отношение на режима на прилагане на ЗДДС: 
 - Разходите за ДДС са допустими в случаите, когато не подлежат на възстановяване в съответствие с националното законодателство в областта на ДДС. 
 - Бенефициентите общини имат право да им бъдат възстановени разходи за ДДС съгласно разпоредбите на националното законодателство за изпълнението на държавния бюджет на Република България за съответната година по реда, описан в Указания от Управляващия орган (УО) на Програмата за морско дело и рибарство 2014-2020 г. (ПМДР) във връзка с финансиране на разходи за данък добавена стойност (ДДС) на бенефициенти по одобрени за подпомагане проекти по ПМДР.
 	За Община Пазарджик разходите за ДДС не са допустими по проектното предложение, тъй като общината възстановява ДДС, съгласно Постановление на Министерски съвет за изпълнението на държавния бюджет на Република България за съответната година. Допустими са разходите без начислено ДДС и в тази връзка максималната стойност на едно проектно предложение за Община Пазарджик не може да надхвърля 40 000 лв. без ДДС. При доказване на разходите по проектното предложение е необходимо да представите фактури с изрично посочени разходи за ДДС, които няма да представляват част от безвъзмездната финансова помощ по проекта. 
 УО на ПМДР 2014-2020 г.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -135,99 +129,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -466,122 +461,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.490625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44749.7015819329</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44719.5915817593</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>