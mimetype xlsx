--- v1 (2026-05-14)
+++ v2 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba797b6e6a7493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9de2a2e9b03d47989b50879ca6ee1424.psmdcp" Id="R34fcf7ba80f9432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820a1e98a069463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c607d27f74b41e085967eab1f62773c.psmdcp" Id="R89b0db773a804374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>