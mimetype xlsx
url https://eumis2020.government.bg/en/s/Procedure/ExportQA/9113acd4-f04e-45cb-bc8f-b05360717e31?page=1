--- v1 (2026-03-12)
+++ v2 (2026-05-21)
@@ -1,93 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e797a46c954422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e1800722f394b25ae105c17c645610c.psmdcp" Id="Rf773d56aa2a94864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d9efec618a4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a825d13a17f44c98d3b53a860b2fc1a.psmdcp" Id="R13580dd8c14146fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG65BVPR001-1.005-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>12.08.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>УВАЖАЕМИ  ГОСПОДИН  КОМИСАР,
 Във връзка с горепосоченото писмо, моля да имате предвид, че общите изисквания за допустимост на дейности, включвани при разработването на проектно предложение по операция 2 „Засилване и укрепване на капацитета на националното звено ETIAS чрез въвеждане и прилагане на общите стандарти и добрите практики на другите държави-членки“ по процедура №3 „Специфична цел 1 „Европейско интегрирано управление на границите“ са детайлно описани в т.12.1 „Общи изисквания за операциите“. 
 Дейностите, включвани в проектното предложение следва да са в съответствие с приложимото европейско и българско законодателство, а именно: Регламент 2021/1148 за създаване на Инструмента за финансова подкрепа за управлението на границите и визовата политика, Регламент (ЕС) № 2021/1060 за установяване на общоприложимите разпоредби, Регламент 1146 за финансовите правила, ЗУСЕФСУ, Постановление №86 от 1 юни 2023 г. и друго специфично законодателство, уреждащо спецификата на проектното предложение.
 В допълнение, дейностите, включени в проектното предложение следва да гарантират постигането на специфичните целите, заложени в чл. 3, параграф 2, буква а) от Приложение II, параграф 1, буква д), чл. 16, параграф 4 и Приложение VII, буква а)(2) и (3).от Регламент 2021/1148, а именно: създаване, функциониране и поддръжка на широкомащабни информационни системи съгласно правото на Съюза в областта на управлението на границите, по-специално ETIAS, за целите на управлението на границите, включително оперативната съвместимост на тези широкомащабни информационни системи и тяхната комуникационна инфраструктура, както и действия за подобряване на качеството на данните и предоставянето на информация.
 В обобщение, следва да имате предвид, че съгласно Критерии за подбор, съответно и Насоки за кандидатстване по настоящата процедура разходите за строително-монтажни работи, които следва да бъдат включени в „Категория интервенция – Област на интервенция“ с наименование „Оперативна подкрепа – Широкомащабни информационни системи за целите на управлението на границите“ са в размер на 1 566 895,39 лева. Разходите следва да с в съответствие с буква а) 2) от Приложение VII от Регламент 2021/1148, а именно: 2) поддръжка или ремонт на оборудване и инфраструктура.
 В тази връзка, разходите, свързани със строително-монтажните работи се явяват допустим разход по настоящата процедура, в случай, че същите са свързани с изпълнението на заложените цели и резултати по операцията. Следва да имате предвид, че горепосочената стойност от 1 566 895,39 лева не може да бъде превишавана. 
 Моля да имате предвид, че съгласно законовата разпоредба, подадено от Ваша страна проектно предложение ще бъде оценявано от комисия, която детайлно ще разгледа заложените дейности, както и съответствието на включени дейности съобразно критериите за допустимост на операциите.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -106,99 +103,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -437,108 +435,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.810625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="24.282054" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45516.4587738889</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
-[...3 lines deleted...]
-        <x:v>6</x:v>
+      <x:c r="D2" s="5" t="s">
+        <x:v>5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>