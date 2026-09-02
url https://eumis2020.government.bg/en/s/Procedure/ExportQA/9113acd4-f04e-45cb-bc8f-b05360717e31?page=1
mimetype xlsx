--- v2 (2026-05-21)
+++ v3 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d9efec618a4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a825d13a17f44c98d3b53a860b2fc1a.psmdcp" Id="R13580dd8c14146fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81d6dac0c694558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73e21895f4e74c6a81c86e4190e6ddf5.psmdcp" Id="R6796cf0ef0c448cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>