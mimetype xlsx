--- v3 (2026-09-02)
+++ v4 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81d6dac0c694558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73e21895f4e74c6a81c86e4190e6ddf5.psmdcp" Id="R6796cf0ef0c448cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da6d51587ba48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47a29e9dee814e25aa6150c8702ce89e.psmdcp" Id="R188f32255a9a450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>