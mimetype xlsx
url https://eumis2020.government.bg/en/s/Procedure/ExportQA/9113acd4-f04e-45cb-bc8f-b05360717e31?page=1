--- v4 (2026-09-03)
+++ v5 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da6d51587ba48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47a29e9dee814e25aa6150c8702ce89e.psmdcp" Id="R188f32255a9a450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0999395c3bf94ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fac9a8b2886d4ef096e5051ac3f002c4.psmdcp" Id="Rdd8b99d06db440de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>