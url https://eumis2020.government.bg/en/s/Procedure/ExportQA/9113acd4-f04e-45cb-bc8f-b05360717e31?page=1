--- v5 (2026-09-03)
+++ v6 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0999395c3bf94ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fac9a8b2886d4ef096e5051ac3f002c4.psmdcp" Id="Rdd8b99d06db440de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283cdc96b5ee4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36eddebfac3b425db9a94e22c44e7fe2.psmdcp" Id="Radda826fd5154258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>