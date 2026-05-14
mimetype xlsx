--- v0 (2026-01-10)
+++ v1 (2026-05-14)
@@ -1,94 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03182c08bcc4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2505f3d105f4e85a5ff6bcbb1733471.psmdcp" Id="Rc7e4ca6ecbca4d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb9f386aef84c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cac6518dd284be286f93e89f364b6b6.psmdcp" Id="Rc34d04929ba9464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.020-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>29.07.2021</x:t>
   </x:si>
   <x:si>
     <x:t>1. Във връзка с попълването на декларация Приложение 1 от Насоките за кандидатстване т. 11, по процедура за директно предоставяне на безвъзмездна финансова помощ № BG16M1OP002-1.020 „Изграждане на ВиК инфраструктура в Столична община“, в която бенефициентът следва да посочи ВиК проекти по компонент „отвеждане и пречистване на отпадъчни води“, които продължава да изпълнява, е изпълнил или е ползвател на резултатите на същите за период от 10 години, за които източникът на финансиране не е бюджетът на Столична община, имаме следния въпрос: Необходимо ли е в справката по т. 11 да бъдат посочени проектите, изпълнени от концесионера „Софийска вода“ АД съгласно Бизнес плана на дружеството?
 2. В „Указания за попълване на формуляр за кандидатстване и подаване на проект по процедура № BG16M1OP002-1.020 „Изграждане на ВиК инфраструктура в Столична община“ чрез системата ИСУН 2020“, Раздел 13 „Прикачени електронно подписани документи“ е записано, че „към вид документ „Влезли в сила крайни административни актове (решение по ОВОС или решение за преценяване необходимостта от ОВОС/ОС за инвестиционни предложения) за проектното предложение“ се прикачват документите по точки 24.6 Информация за издадените крайни административни актове по реда на глава шеста от Закона за опазване на околната среда  (решение по ОВОС или решение за преценяване необходимостта от ОВОС/ОС за всички инвестиционни намерения, включени в проектното предложение със съответстващия им обхват, местоположение и др. и 24.7. Подробно нетехническо резюме на доклад за ОВОС (при постановено решение по ОВОС) (ако е приложимо) или информация за преценяване на необходимостта от ОВОС (при постановено решение да не се извършва ОВОС) (ако е приложимо), въз основа на която е взето съответното решение по глава шеста от ЗООС;“
 Във формуляра за кандидатстване в Раздел 13 „Прикачени електронно подписани документи“, от падащото меню „вид“ няма възможност да се избере „Влезли в сила крайни административни актове (решение по ОВОС или решение за преценяване необходимостта от ОВОС/ОС за инвестиционни предложения) за проектното предложение“.
 Въпросът е следният: Към която от заложените възможности в падащото меню следва да се прикачат документите по т. 24.6 и 24.7.</x:t>
   </x:si>
   <x:si>
     <x:t>На въпрос 1: С цел предотвратяване на възможността за двойно финансиране на обекти (изпълнени или в изпълнение) в справката следва да се включат всички обекти по компонент „отвеждане и пречистване на отпадъчни води“ за период от 10 години назад, считано от датата на кандидатстване, включително и изградените от „Софийска вода“ АД по силата на договора за концесия, сключен със СО. Възложител и собственик, съгласно ЗУТ, на тези обекти е Столична община, като средствата за тяхното изграждане се явяват и средства, различни от тези на бенефициента. 
 На въпрос 2: Вид документи „Влезли в сила крайни административни актове (решение по ОВОС или решение за преценяване необходимостта от ОВОС/ОС за инвестиционни предложения) за проектното предложение“ е визуализиран в падащо меню  и съответните документи могат да бъдат прикачени към него.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -107,99 +104,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -438,108 +436,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.590625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44406.5547823727</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>