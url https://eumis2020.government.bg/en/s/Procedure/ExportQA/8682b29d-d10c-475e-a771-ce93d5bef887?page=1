--- v1 (2026-05-14)
+++ v2 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb9f386aef84c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cac6518dd284be286f93e89f364b6b6.psmdcp" Id="Rc34d04929ba9464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04366f06de5d4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25a632fa188a4e9ba14a68a319019245.psmdcp" Id="R27a77da020354df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>