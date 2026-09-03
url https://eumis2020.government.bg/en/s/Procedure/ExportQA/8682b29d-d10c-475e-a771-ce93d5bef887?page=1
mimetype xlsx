--- v2 (2026-09-02)
+++ v3 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04366f06de5d4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25a632fa188a4e9ba14a68a319019245.psmdcp" Id="R27a77da020354df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee760fd9deb4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4a3b75ff0ae4eb19432a9f808874194.psmdcp" Id="Rce3f738ff61540dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>