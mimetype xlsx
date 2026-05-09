--- v0 (2026-01-15)
+++ v1 (2026-05-09)
@@ -1,503 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a07ec1f359f4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba5fbd9593a749b99ad5526aad6ec1f7.psmdcp" Id="R6081cc35ebb1489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a77e6de01bb475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66339055dc804582aa27dc2d0c09f9cf.psmdcp" Id="R2dc5d39b8c984e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-13.009-Q029</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Въпросът е зададен чрез ел. поща на 08 юли 2025 г. 
 УВАЖАЕМИ ДАМИ И ГОСПОДА,
 Община Кнежа има намерение да кандидатства по горепосочената процедура с проектно предложение по Дейност 2 — Закупуване на електрически превозни средства и свързани зарядни станции за целите на предоставяне на социални услуги в случай, че е допустим кандидат, съгласно условията за кандидатстване. В т.9 на същите е посочено, че Конкретни крайни получатели по настоящата процедура са общините, на чиято територия функционира социална услуга, делегирана от държавата дейност.
 Предоставените линкове препращат кандидатите на страницата на АСП, където е регистъра на видовете социални услуги, финансирани от държавния бюджет. На територията на Община Кнежа не се предоставя нито една от посочените там социални услуги, финансирани от държавния бюджет. От 2021 г. и към настоящия момент Община Кнежа предоставя специализираната социална услуга „Асистентска подкрепа”, която е делегирана от държавата дейност. Същата обаче не фигурира в Регистъра на видовете социални услуги, финансирани от държавния бюджет. Поради това, търсим отговор на въпроса: допустим кандидат ли е Община Кнежа по процедура BG-RRP13.009 „Инсталиране на фотоволтаични системи (ФЕЦ) в съществуващи социални услуги, делегирани от държавата дейност и закупуване на електрически превозни средства, включително свързани зарядни станции за предоставяне на социални услуги“ за финансиране на проектно предложение по Дейност 2 Закупуване на електрически превозни средства и свързани зарядни станции за целите на предоставяне на социални услуги — Асистентска подкрепа?
 В допълнение следва да отбележа, че закупуването на електрически автомобил по горепосочената процедура за целите на ССУ „Асистентска подкрепа” - ДДД за Община Кнежа ще допринесе за по-лесното, по-ефективно и по-ефикасно предоставяне, мониторинг и контрол на услугата на територията на Община Кнежа.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Вижте отговора на въпрос 11 – да, допустимо е.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-13.009-Q028</x:t>
   </x:si>
   <x:si>
-    <x:t>10.07.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравйте, 
 Във връзка с отворената за кандидатстване процедура BG - RRP-13.009, Община Сатовча има намерение да кандидатства с ПП и по двете дейности, в хода на подготовката възникна въпрос по Дейност 2 - Закупуване на електрическо превозно средство и зарядна станция към него. Допустимата максимална стойност е 113 600 лв., та въпросът ни е следният:
 Как ще се процедира със закупуването на автомобила, след одобрение на ПП ще ни бъдат предоставени средства или ние трябва да го закупим с средства от бюджета на Община, и след прилагане на разходоправдателни документи средствата ще ни бъдат възстановени.
 Благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Плащания по процедурата ще се извършват съобразно Системата за управление и контрол на Плана за възстановяване и устойчивост (СУКПВУ), версия № 2, одобрена със Заповед № ЗМФ-1323/27.09.2024 г. и условията в административния договор. Подробни разяснения ще бъдат публикувани в указания за изпълнение и отчитане на договорите. Моля, запознайте се с публикувания договор по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-13.009-Q027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Може ли да разясните защо се изисква пълна проектантска правоспособност (ППП) за проектиране на обекти шеста категория, част Електрическа (чл.147, ал.1, т.14а от ЗУТ и  Чл. 137 ал.1 т.6 от ЗУТ). Тази категория може да бъдат проектирана и от проектанти с ограничена правоспособност (ОПП). Това изискване може ли да бъде съгласувано с Камарата на инженерите в инвестиционното проектиране, професионална секция ЕАСТ.
 С уважение,
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Въпросът е неясен. Разяснения се дават във връзка с Условията за кандидатстване по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-13.009-Q026</x:t>
   </x:si>
   <x:si>
     <x:t>Молим за допълнителни разяснения по следния въпрос:
 Допустимо ли в проектното предложение да се предвиди закупуване на електрически автомобил, категория М1 за превоз на пътници, с до 9 места, включително мястото на водача, както и вписване на допълнително изискване автомобила да е адаптиран за превоз на хора с инвалидни колички,  с автоматична хидравлична платформа, което да спомага за по-лесното качване на лица със затруднено и/или невъзможно придвижване, вкл.устройства за закрепване на инвалидни колички, предпазни колани, помощни ръкохватки за качване и т.н. При проучване сред управителите на социалните услуги беше изразена по-голяма необходимост от така описания пътнически автомобил, отколкото от товарен.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Моля, запознайте се с отговора на въпрос № 14.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-13.009-Q025</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте имам следните въпроси по процедураBG-RRP-13.009 „Инсталиране на фотоволтаични системи (ФЕЦ) в съществуващи социални услуги, делегирана от държавата дейност и закупуване на електрически превозни средства", по дейност 2.Закупуване на електрически превозни средства и свързани зарядни станции за целите на предоставяне на социални услуги. 
 1.На етап кандидатстване се представя Обяснителна записка по част "Електро" и "Архитектурна" за инсталирането на зарядната станция и след като ни одобрят проекта задължително ли да се представи и идеен проект?
  2. Към обяснителната записка  необходимо ли е да се представи КСС за закупването на електромобила? 
 3. Какви документи са необходими да представим за обособяването на парко място на елктромобила ?
 Благодаря Ви.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 1. На етап кандидатстване се представя Обяснителна записка и/или идеен проект по част „Електро“ и „Архитектурна“ за инсталирането на зарядната станция за електрическия автомобил. 
 2. По процедурата за Дейност 2 – не се изисква КСС. Изисква се кандидатът да опише, че ще спазва посочените минимални характеристики в Условията за кандидатстване. 
 3. В т. 20 от Условията за кандидатстване са посочени необходимите документи по Дейност 2.</x:t>
   </x:si>
-  <x:si>
-[...350 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -516,99 +158,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -847,500 +490,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D30"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="20.020625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="19.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45849.5746260648</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45848.6972396644</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45848.6882801852</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45848.4439948495</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45848.4094226042</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...343 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>