--- v1 (2026-05-09)
+++ v2 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a77e6de01bb475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66339055dc804582aa27dc2d0c09f9cf.psmdcp" Id="R2dc5d39b8c984e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57a431e7fa94cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f39080336f394d27b416638cc704fa9d.psmdcp" Id="R3eb76d9ef67b4197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>