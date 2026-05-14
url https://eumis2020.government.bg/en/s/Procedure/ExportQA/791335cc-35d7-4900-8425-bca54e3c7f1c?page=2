--- v0 (2026-01-07)
+++ v1 (2026-05-14)
@@ -1,363 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9f8b130f234ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29f449c79e9043948efe2399b01743fb.psmdcp" Id="R54fe0a47cd49412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177859dbc79c4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9de9b4a4da484018b493f2aa41a709ab.psmdcp" Id="Re3855fa6471e4878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-Q019</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>27.11.2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Във връзка с обявена процедура чрез директно предоставяне на безвъзмездна финансова помощ: BG16FFPR002-3.007 „Техническа помощ за инвестиции в зоологически градини“, по приоритет 3 „Биологично разнообразие“ на Програма „Околна среда“ 2021-2027 г., моля за Ваши разяснения/ пояснения: 
 1.	Община Кюстендил има изготвен инвестиционен проект за обект „Обновяване и реконструкция на „Зоопарк“ в град Кюстендил“. Във връзка с това - допустим разход ли е актуализиране/ допълване на съществуващия инвестиционен проект с цел привеждането му в съответствие с целите на настоящата процедура и разработените Планове за развитие на обекта (по отношение на местни, защитени и консервационни видове)?
 2.	Допустимо ли е в разработваните стратегически документи да се включи актуализиране на съществуващото техническо задание, което да е съобразено с изискванията на настоящата процедура с цел привеждането на инвестиционния проект в съответствие с целите на процедурата и разработените Планове за развитие на обекта (по отношение на местни, защитени и консервационни видове)? 
 3.	Допустимо ли е, че в случай че, актуализация/допълване на изработеното техническо задание не е допустим разход в частта – благоустрояване на прилежаща инфраструктура (извън привеждане на клетки и заграждения в съответствие с изискванията на приложимата нормативна база), конкретния бенефициент да самофинансира недопустимите дейности по програмата, предвидени в изготвеното техническото задание?
 </x:t>
   </x:si>
   <x:si>
     <x:t>1. Съгласно Условията за кандидатсванe по процедура  BG16FFPR002-3.007, разходите за  актуализиране/ допълване на съществуващи инвестиционни проекти с цел привеждането им в съответствие с целите на процедурата и разработените от общините Планове за развитие на зоологическите градини са допустими.
 2. Съгласно Условията за кандидатсване по процедура  BG16FFPR002-3.007, дейности свързани с актуализиране на съществуващи технически задания, с цел съобразяване с изискванията на процедурата и привеждане на инвестиционни проекти в съответствие с разработени Планове за развитие на зоологически градини са допустими.
 3. Актуализация/допълване на изработени технически задания, вкл. в частта благоустрояване на прилежаща инфраструктура (извън привеждане на клетки и заграждения в съответствие с изискванията на приложимата нормативна база) е допустим разход по настоящата процедурата. Изпълнението на заложените СМР в изготвените по процедура BG16FFPR002-3.007 технически задания ще бъде подкрепено по бъдеща процедура, финансирана чрез ПОС 2021-2027 г., в която тепърва ще бъдат детайлно описани допустимите и недопустими дейности и разходи, но като общо правило по програмата няма ограничение за бенефициентите да финансират сами недопустими разходи.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-Q018</x:t>
   </x:si>
   <x:si>
-    <x:t>21.11.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, на страница 7 от насоките за кандидатстване е посочено, че "Обществените поръчки за всички дейности в проектното предложение, следва да са обявени към датата на кандидатстване по настоящата процедура и/или да са възложени, което се доказва с линк/ове към ЦАИС ЕОП.". Изисква ли се обществени поръчки за непреки дейности (като мерки за видимост, прозрачност и комуникация) да бъдат обявени на етап кандидатстване или изискването важи само за преките дейности по проекта?</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности, за които разходите се отнасят към категория Непреки разходи, не подлежат на проверка от Управляващия орган.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-Q017</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Във връзка с кандидатстване по процедура чрез директно предоставяне на безвъзмездна финансова помощ: BG16FFPR002-3.007 „Техническа помощ за инвестиции в зоологически градини“, по приоритет 3 „Биологично разнообразие“ на Програма „Околна среда“ 2021-2027 г., моля за следните разяснения по процедурата:
 1. При кандидатстване с проектно предложение и одобрение по настоящата процедура, Бенефициентът задължен ли е при изпълнение на техническата помощ да кандидатства за втори етап за изпълнение и реализиране на инвестиционните дейности? 
 2. В случай, че Бенефициентът се откаже да кандидатства на втори етап за изпълнение и реализиране на инвестиционните дейности, следва ли да възстанови отпуснатите средства по процедура „Техническа помощ за инвестиции в зоологически градини“?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Основната цел на процедура BG16FFPR002-3.007 е да се подпомогне разработването на качествени проектни предложения за своевременно кандидатстване и последващо финансиране на инвестиционни проекти по ПОС 2021-2027 г. за ремонт/ реконструкция на зоологически градини с цел изпълнение на консервационната им роля. В Условията за кандидатсване по процедурата не е заложено изрично подобно изискване, съответно не е предвидено задължение за възстановяване на отпуснатите средства по процедурата, тъй като общината може да реализира проектната си идея, чрез други източници на финансиране.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-Q016</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>15.11.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте. Във връзка с отговор на въпрос BG16FFPR002-3.007-Q013/ 20.10.2023 г., моля да уточните какви подкрепящи документи следва да се приложат към аланиза за остойностяването за разходите за подготовка на проектното предложение, в случай че дейността е извършена от вътрешни за бенефициента служители?
 Благодаря.</x:t>
   </x:si>
   <x:si>
     <x:t>В анализа на остойностяването на дейностите се посочва въз основа на какви документи, анализи или проучвания са остойностени дейностите и/или каква информация/ данни/ пока-затели/ оферти/ извлечения/ информация за вече сключени и изпълнени договори със сходни параметри и предмет, пазарни консултации по смисъла на ЗОП, пазарни проучвания и/или проучване в интернет са ползвани при остойностяването и др. позоваване на вече сключени договори с избран/и изпълнители на дейности, предмет на проектното предложение, с което се кандидатства, то към анализа на остойностяването се прилага копие/я на тези договори или, ако са публично достъпни, се посочва активен линк към тях, като бенефициентът пред-ставя в анализа на остойностяването по какъв начин е определена прогнозна стойност на поръчката. При позоваване на оферти се прилагат самите оферти, при позоваване на извле-чение от каталог се прилагат извлеченията или се посочват съответните линкове към про-дукта. В случаите, в които остойностяването е извършено единствено на базата на оферти, се представят минимум две такива. При позоваване на досегашен опит/калкулативен метод се прилагат техническите спецификации, количествено-стойности сметки и др.
 По отношение разходите за услуги в анализа следва да се обоснове тяхната стойност съобразно броя на ангажираните експерти, заплащането на часова ставка, командировъчни (в случай че има такива), материали,  и други, свързани с изпълнението на услугата, времето за изпълнение на дейностите и други, свързани с изпълнението на услугата.
 При доказване на стойността на отделна дейност единствено чрез оферти, се изисква същите да са представени от субекти, чиято дейност е сходна с предмета на представената от канди-дата оферта. Това се доказва с референция за изпълнени подобни услуги или извлечения от договори със сходен предмет или публично достъпна информация – интернет сайт с посоче-ни основни дейности на организацията и изпълнени услуги. 
 Възможно е доказване на стойности по дейности чрез извадка на подобни услуги/доставки от страницата на АОП, като се посочват аналогичните характеристики между проведената поръчка със сключен договор и дейностите, предвидени в проектното предложение.
 В случаите, в които остойностяването е извършено на базата на оферти, проучвания или из-вадки от АОП, се представят минимум две от независими източници. В анализа на остой-ностяване е възможно да се посочи и процент на допълнителни разходи (ако такива са на-лични), които може да включват транспортни разходи, управленски разходи и/или друго, като изрично следва да е посочена тяхната стойност или процент от действителните разходи с обосновка за приетия процент и необходимостта от прилагането му.
 В поле „Забележка“ на анализа на остойностяването се представя описателна част за прин-ципите, които са използвани при определяне на стойността на отделна дейност - защо и как е определена стойността на дейността при получени две оферти, коя сума е приета – средно-аритметична или по-ниската стойност на услугата, какви обстоятелства са отчетени или следва да се отчитат при остойностяването на съответната дейност, друго по преценка на кандидата.
 По отношение разходите за услуги в анализа следва да се обоснове тяхната стойност съоб-разно броя на ангажираните експерти, заплащането на часова ставка, командировъчни (в случай че има такива), материали,  и други, свързани с изпълнението на услугата, времето за изпълнение на дейностите и други, свързани с изпълнението на услугата.
 Моля да имате предвид, че всички разходи, вкл. вътрешни за бенефициента служители следва да отговарят на разпоредбите на Постановление № 86 от 1 юни 2023 г. за определяне на национални правила за допустимост на разходите по програмите, финансирани от Европейските фондове при споделено управление, за програмен период 2021 – 2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.007-Q015</x:t>
   </x:si>
   <x:si>
-    <x:t>13.11.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте. Във връзка с попълване на индикатор "Инвестиции за подкрепа на мерки извън Натура 2000 – евро", моля дайте пояснение за курса на  еврото, които следва да се съобрази с цел попълване на  еквивалентна стойност в евро на безвъзмездната финансова помощ.
 Благодрая.</x:t>
   </x:si>
   <x:si>
     <x:t>Официалния обменен курс на българския лев към еврото е трайно фиксиран като съотношение на българския лев към еврото e в размер на 1,95583 лв.</x:t>
-  </x:si>
-[...208 lines deleted...]
-    <x:t>Разходите, свързани с дейностите по организация и управление, видимост, прозрачност и комуникация и подготовка на документации за възлагане и провеждане на обществени поръчки се отнасят към раздел ІІІ. НЕПРЕКИ РАЗХОДИ и са в размерите, определени в за определяне на размерите на единна ставка за финансиране на дейности за организация и управление на проекти по ОПОС 2014 - 2020 г., съфинансирани от Европейските структурни фондове и Кохезионния фонд – 14% за проекти със стойност на БФП под 400 000 лв.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -376,99 +154,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -707,360 +486,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D20"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45257.4371029861</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45251.6734274074</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45251.6154184028</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45245.5706937037</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...205 lines deleted...]
-        <x:v>74</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45243.5027156134</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>