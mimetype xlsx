--- v1 (2026-05-14)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177859dbc79c4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9de9b4a4da484018b493f2aa41a709ab.psmdcp" Id="Re3855fa6471e4878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530adbd6fc11469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1b5b68d9fd34fc79d1461c4390dc2e5.psmdcp" Id="R9aaa57c06180487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>