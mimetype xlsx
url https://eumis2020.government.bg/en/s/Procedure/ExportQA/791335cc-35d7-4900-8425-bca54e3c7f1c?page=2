--- v2 (2026-09-03)
+++ v3 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530adbd6fc11469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1b5b68d9fd34fc79d1461c4390dc2e5.psmdcp" Id="R9aaa57c06180487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1153253d5344c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5470417ab72d41318975c5510e047b94.psmdcp" Id="Re2e07020991144f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>