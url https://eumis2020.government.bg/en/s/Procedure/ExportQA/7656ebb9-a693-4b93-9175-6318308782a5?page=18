--- v1 (2026-03-12)
+++ v2 (2026-09-08)
@@ -1,2820 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8f600a421841ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/352672238d9f4f57829b14f1ed2e2df2.psmdcp" Id="R5d6276bbe0094285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7dd83172c994cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85f7e48b7a5a4bb7912d954fcee7c336.psmdcp" Id="R588e2dddaf14449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="527" uniqueCount="527">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.020-Q153</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07.04.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 Описанието на сграда (построена 1975 г.)  съгласно акта за държавна собственост е „ Обект „Обществено хранене и хотели“, но същата е предоставена за безвъзмездно управление и се ползва от администрацията на Министерския съвет от 2010 г., което е регламентирано с Решения на Министерския съвет от 2010 г. и 2016 г. Сградата се ползва за административни нужди от администрацията на Министерския съвет и към момента, макар че промяната на предназначението не е отразено в акта за собственост. Достатъчно ли е към акта за държавна собственост да бъдат представени и Решенията на Министерския съвет, с които имотът се предоставя за управление на  администрацията на Министерския съвет, за да се удостовери, че сградата е допустима за кандидатстване по процедура „Подкрепа за устойчиво енергийно обновяване на публичен сграден фонд за административно обслужване, култура и спорт“? 
 С уважение,
 Виктория Ненкова</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставянето на Решенията на Министерския съвет, с които имотът се предоставя за управление на администрацията на Министерския съвет в приложение към акта за собственост, удовлетворява изискванията посочени в Насоките за кандидатстване по процедурата, а именно: „Документ за собственост върху недвижимия имот, от който е видно, че недвижимият имот е държавна/общинска собственост, включително акт на Министерски съвет или заповед на министър/ръководител на друго ведомство, от които да е видно правото на управление/на ползване в случаите на държавна
 собственост“.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.020-Q152</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06.04.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Въпрос 1: Във връзка с участие в процедурата за подкрепа на устойчиво енергийно обновяване на публичен сграден фонд за административно обслужване, култура и спорт, ако участникът кандидатства с обобщена КСС и архитектурно заснемане на кой етап от процедурата следва да представи:
 •	Писмо по чл. 2, ал. 2 от Наредбата за условията и реда за извършване на оценка за съвместимостта на планове, програми, проекти и инвестиционни предложения с предмета и целите на опазване на защитените зони от съответната компетентна институция – РИОСВ/МОСВ, че не е необходимо провеждане на процедура по реда на Глава втора от същата наредба, или
 •	Решение за преценяване на необходимостта от извършване на ОВОС, съгласно чл. 8 от Наредбата за условията и реда за извършване на оценка на въздействието върху околната среда с характер „да не се извършва ОВОС“ или Решение по ОВОС за одобряване, съгласно чл. 18 от същата наредба, или
 •	Решение по чл. 18 или чл. 28 от Наредбата за условията и реда за извършване на оценка за съвместимостта на планове, програми, проекти и инвестиционни предложения с предмета и целите на опазване на защитените зони за одобряване.
 •	В случай на издадени Решения по ЗООС и ЗБР инвестиционният проект е съобразен с условията и мерките в Решенията и съответства на описаните параметрите в тях.
 Благодаря,</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Насоките за кандидатстване по процедурата, на етапа на кандидатстване, кандидатите следва да представят един от трите документа, приложим към съответното ПИИ, наличието на който е част от проверка на критерий №9 за административна допустимост от раздел „17.	Критерии за оценяване на предложения за изпълнение на инвестиция“ на Насоките за кандидатстване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.020-Q151</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте, във връзка с  Кандидатстване по процедура „Подкрепа за устойчиво енергийно обновяване на публичен сграден фонд за административно обслужване, култура и спорт” имаме следния въпрос: 
 В проектното предложение, което подготвяме смятаме да включим сграда, която  е изградена и въведена в експлоатация през 2014 г. , но същата не е постигнала клас „В” и не отговаря на изискванията за енергоефективна сграда. Вследствие на извършено енергийно обследване предписаните задължителни мерки са свързани с изграждане на  ВЕИ и подмяна на осветителни тела. При условие , че в допустимите дейности по програмата е записано : Дейности за изпълнение на СМР/инженеринг за прилагане на мерки за ЕЕ и мерки за оползотворяване на енергия от възобновяеми източници, ако са посочени в енергийното обследване, в т. ч. всички съпътстващи СМР, необходими за изпълнение на мерките; 
 Допустимо ли е изпълнението само на гореописаните мерки / изграждане на  ВЕИ и подмяна на осветителни тела/ без прилагане на други енергоефективни мерки като топлоизолиране на стени, покрив и др.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Както е посочено в Насоките за кандидатстване в ПИИ следва да бъдат включени и са допустими за финансиране със средства от МВУ, всички енергоспестяващи мерки, който са предписани в обследването за енергийни характеристики на сграда. В този смисъл, ако в енергийното обследване и в сертификата (в избраният пакет за изпълнение на ЕЕ мерки), е включено мерки за изграждане на ВЕИ и подмяна на осветителни тела, то същите са допустими за финансиране по процедурата.
 Следва да се има предвид, че ПИИ ще бъде одобрено само ако обследването за енергийна ефективност е доказало, че приложените мерки ще доведат до постигане на минимум 30% спестяване на първична енергия за обекта, както и че ще се достигат нормативно изискваните нива на енергийна ефективност - най-малко клас на енергопотребление „В“, с изключение на сгради - културни ценности, включени в обхвата на Закона за културното наследство.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.020-Q150</x:t>
   </x:si>
   <x:si>
     <x:t>Община Враца има намерение да кандидатства с проектно предложение за въвеждане на мерки за енергийна ефективност на обект от спортната инфраструктура по процедура BG-RRP-4.020 „Подкрепа за устойчиво енергийно обновяване на публичен сграден фонд за административно обслужване, култура и спорт“. Сградата е публична общинска собственост и представляват спортна сграда – покрит плувен басейн
 Въпросът ни е относно приложимостта на правилата за държавни помощи: В режим „непомощ“ или „помощ“ ли ще бъде Община Враца при интервенции върху спортната инфраструктура общинска собственост, допустима за инвестиция, в частност покрит плувен басейн? Спортната сграда, предмет на настоящия въпрос е предоставена за управление на общинско предприятие „Спорт и туризъм“, което по смисъла на Закона за общинската собственост е специализирано звено на общината за изпълнение на местни дейности и услуги, финансирани от общинския бюджет.
 Сградата се използва изцяло за изпълнение на присъщите обществени функции, като приоритетно направление от социалната политика на общината е спортът за всички. Общинско предприятие „Спорт и туризъм“ се създава, преобразува и закрива с решение на Общински съвет - Враца. Същото не е юридическо лице и осъществява дейността си от името на Община Враца в рамките на предоставените му пълномощия. Дейността на Общинското предприятие се финансира от бюджета на Община Враца, местни дейности по пълна бюджетна класификация за текущата бюджетна година. Същото е второстепенен разпоредител с бюджетни средства.
 С Наредбата за определяне и администриране на местните такси и цени на услуги и права на територията на Община Враца по ал.5 Цени на услуги, администрирани от ОП „Спорт и туризъм“, т. 1 Цени на билети за ползване на покрит плувен басейн са посочени цени за еднократно ползване, карта за месец, карта за три месеца и карта за една година за граждани, за ученици, студенти и пенсионери. Приходите от такси за ползване на басейна са в размер на 29 % от разходите, съгласно предоставена справка от ОП „Спорт и туризъм“.
 Община Враца има и сключени договори за безвъзмездно ползване за определено време със спортни клубове, Спортно училище, Център за работа с деца, както и басейна се използва по Програма „Научи се да плуваш“ и за провеждане на различни състезания.
 Всички помещения на сградата се ползват за обичайната й дейност, а в случай че някои помещения се ползват за друг вид стопанска дейност, в тези помещения са разположени обичайни съоръжения (дребномащабни стопански обекти), които не заемат повече от 20% от площта на сградата или времевия капацитет – ежемесечно се изготвя график за ползване на сградата и следва ли да се разбира, че ако до 20 % от времевия капацитет се използва от ползватели срещу заплащане на такса приложимостта на правилата за държавни помощи е В режим „непомощ“? За какъв период от време е необходимо доказването на ползване на сградата срещу заплащане?</x:t>
   </x:si>
   <x:si>
     <x:t>Моля виж отговор  на въпрос 54. 
 При всички случаи преценката за наличието/липса на държавна помощ следва да се направи след анализ на  всички документи, свързани с ползването/експлоатацията на спортния обект. 
 Ако чрез предоставените документи (Договор/решение или друг официален документ за предоставяне за безвъзмездно ползване на сградата/ Договори/решения и или друг документ, регламентиращ експлоатацията/ стопанисването на обекта) може да се докаже, че сградата, обект на интервенция, е дадена безвъзмездно за ползване и не се експлоатира по икономически начин, т.е. не се реализират приходи от управлението или ползването й, или ако реализира приходи, те са в резултат на дейност, която е неделима и спомагателна спрямо неикономическата, не е налице помощ. 
 Т.е. икономическото използване на инфраструктурата може да се счита за спомагателно, когато капацитетът, разпределен всяка година за такава дейност, не надвишава 20% от общия капацитет на инфраструктурата (20% от общата разгъната площ или 20% от времевия капацитет на сградата).</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.020-Q149</x:t>
   </x:si>
   <x:si>
-    <x:t>05.04.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми колеги, 
 Моля за информация дали при залагането в проектното предложение на дейност и съответно разходи за изготвяне на обследване за ЕЕ и сертификат за ЕЕ, разходи за ТО и технически паспорт, следва да се представят доказателствени документи - договор, фактура, за направения разход. В случай че е необходим такъв доказателствен материал моля за информация към кой ред в секция 13 Прикачени документи следва да бъде включен той (в повечето случаи договорите и фактурите се отнасят едновременно за енергийните и за техническите обследвания). 
 Предварително Ви благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>По процедурата няма изискване, на етапа на кандидатстване, да се представят сключени договори и фактури за направени разходи, свързани с ПИИ. 
 След одобрението на дадено ПИИ и сключването на договор за финансиране, цялата информация по проведени обществени поръчки, сключените договори с изпълнители и разходооправдателни документи по извършени плащания се предоставят посредством ИС на МВУ.</x:t>
-  </x:si>
-[...2661 lines deleted...]
-за собственост.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -2833,99 +161,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -3164,2236 +493,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D154"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.960625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45023.6478916204</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45022.4643204398</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45022.4524728472</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45022.4156173032</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45021.7051944676</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...2079 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>