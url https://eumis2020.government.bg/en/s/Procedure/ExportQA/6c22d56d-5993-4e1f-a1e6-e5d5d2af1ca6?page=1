--- v1 (2026-02-18)
+++ v2 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95371e8dcdf04458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c48c610871204501bd039fa9674fd78f.psmdcp" Id="R054bd1760deb4c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4afc1c9af2894a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63c2b5a250fe44f5ada9116b87fbf866.psmdcp" Id="R23f5e9434aac44e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>