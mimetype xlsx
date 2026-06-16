--- v2 (2026-04-16)
+++ v3 (2026-06-16)
@@ -1,134 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4afc1c9af2894a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63c2b5a250fe44f5ada9116b87fbf866.psmdcp" Id="R23f5e9434aac44e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71113cf5ebb470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29eae972ba3d46c78b183bfb8f29b8a7.psmdcp" Id="Rfd9d9a18f3ad4ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.054-Q004</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>22.02.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми господине/госпожо,
 допустим кандидат ли е социално предприятие, което има един приключил проект по програмата за Развитие на социалното предприемачество по ОПРЧР с верифициран окончателен отчет и което в момента изпълнява друг проект за подкрепа на социалното предприемачество по мярка към СВОМР на МИГ, като този проект е все още в процес на изпълнение, съответно няма верифициран финален отчет?
 С уважение,
 Мария Чепишева</x:t>
   </x:si>
   <x:si>
     <x:t>В случай че кандидатът успешно е изпълнил проект по процедура BG05M9OP001-2.010 „Развитие на социалното предприемачество“ на ОПРЧР 2014 – 2020 и е верифицирано окончателното искане за плащане по този проект, то той е допустим кандидат по процедура BG05M9OP001-1.054 „Подкрепа за устойчив бизнес“, ако отговаря и на другите условия за допустимост, съгласно т.9. „Допустими кандидати“ от Условията за кандидатстване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.054-Q003</x:t>
   </x:si>
   <x:si>
-    <x:t>11.02.2021</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 В условията е посочено, че трябва да се дадат CV на експертите, които ще извършат консултациите и бюджетът се изготвя на база брой часове предоставени от консултанта. Въпросът ми е, ако консутантът, чието CV е представено, е регистрирано самоосигуряващо се лице, собственик на ЕООД или управител на ООД - възможно ли е фактура от съответното ЮЛ да бъде приета като разходооправдателен документ за предоставените консултации? 
 Благодаря предварително!</x:t>
   </x:si>
   <x:si>
     <x:t>Не е допустимо разходите за услуги от т. 12.3. от Условията за кандидатстване да бъдат извършвани от юридически лица. Тези разходи се извършват само от физически лица.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.054-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>10.11.2020</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте! Фирмата ми е собственик на два обекта - къща за гости и магазин за строителни машини. Имам сериозен спад в оборотите , това ли е програмата, по която мога да кандидатсвам ?
 Благодаря Ви!</x:t>
   </x:si>
   <x:si>
     <x:t>Не, настоящата процедура BG05M9OP001-1.054 „ПОДКРЕПА ЗА УСТОЙЧИВ БИЗНЕС” е процедура чрез директно предоставяне на безвъзмездна финансова помощ. С настоящата процедура се цели да се предостави подкрепа чрез достъп до бизнес услуги за развитие на предприятия (вкл. самонаети лица). Предвижда се тя да подпомогне крайните получатели на предвидените финансови инструменти по ОПРЧР и да осигури последваща подкрепа за реално стартираните предприятия по операции на ОПРЧР 2014-2020 или Закона за насърчаване на заетостта /ЗНЗ/, с цел първоначално укрепване на дейността им, по-добро управление и създаване на предпоставки за успешно и устойчиво бизнес развитие в бъдеще. Операцията е част от цялостната подкрепа чрез ОПРЧР за стартиращи предприемачи и постигане на заетост чрез самонаемане и представлява последна фаза от подкрепата по ОПРЧР в това направление. Допустимите кандидати са посочени в т.9 „Допустими кандидати“ в Условията за  кандидатстване (УК). 
        Информация за процедура свързана с краткосрочна подкрепа за заетост в отговор на пандемията по Оперативна програма „Развитие на човешките ресурси” 2014-2020 г. можете да получите на https://www.az.government.bg/pages/kratkosrochna-podkrepa-za-zaetost-covid-19/.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.054-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>20.10.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Собственик на фирма е участвал в проект по операция „Подкрепа за предприемачество“, като фирмата е създадена в следствие на това му участие и има осигуряване 6+ месеца. Ако той реши да прехвърли фирмата на друг човек, също участвал в проект по операция „Подкрепа за предприемачество“  ще бъде ли това предприятие допустим кандидат?</x:t>
   </x:si>
   <x:si>
     <x:t>Да, това предприятие ще бъде допустим кандидат.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -147,99 +135,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -478,150 +467,150 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.590625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44249.6875982407</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44238.5232954861</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44145.9098197107</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44124.6652614236</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>