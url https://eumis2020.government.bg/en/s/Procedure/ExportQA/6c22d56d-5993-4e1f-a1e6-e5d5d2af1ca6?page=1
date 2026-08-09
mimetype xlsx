--- v3 (2026-06-16)
+++ v4 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71113cf5ebb470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29eae972ba3d46c78b183bfb8f29b8a7.psmdcp" Id="Rfd9d9a18f3ad4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a080efec4b42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/138a839d6ebd4dddbe98cfa648960cc5.psmdcp" Id="Re38a32fc0e494b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>