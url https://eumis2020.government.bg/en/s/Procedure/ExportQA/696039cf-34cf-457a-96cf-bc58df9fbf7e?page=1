--- v0 (2026-03-15)
+++ v1 (2026-06-24)
@@ -1,125 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017ab8d2458e428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d53cf77a9dc5418a99eece51198a9819.psmdcp" Id="R92872654a4e9407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f880ffbe9d4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1811876d167f4a8f87c8fc8fefa34e00.psmdcp" Id="R8bbac4e687c94b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.008-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>28.01.2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1. Допустимо ли е обособяване на отделна дейност за Организация и управление? Въпросът произлиза от изискването всеки бюджетен ред от Бюджета на проектното предложение да бъде обвързан с отделна дейност.
 2. Допустимо ли е обособяването на отделна дейност "Доставка на машини и оборудване"? 
 3. Какви разходи следва да се включват в бюджетен ред "Разходи за инвестиционни проекти (ПО: BG16FFPR003-4 , СЦ: JSO1.1 , фонд: ФСП , ОВР: Неприложимо)" от раздел II Преки разходи. Следва ли в този бюджетен ред да се заложат разходите за изготвяне на идейни/технически проекти, които са в режим "непомощ", или в този бюджетен ред следва да се заложат разходите за инвестиционни проекти, които са в Режим „помощ“ - Инвестиционни помощи за местни инфраструктури“, съгласно чл. 56 от Регламент (ЕС) № 651/2014 г.
 4. Допустимо ли е изпълнение на земно-насипни работи за моделиране на терени и изграждане на енергийна инфраструктура за обезпечаване на енергопотребление/енергопроизводство, да се отчитат изцяло на база количествено-стойностни сметки (КСС).  
 </x:t>
   </x:si>
   <x:si>
     <x:t>1.	В рамките на настоящата процедура са допустими следните категории непреки разходи:
 •	Разходи за организация и управление на проектното предложение (разходи за възнаграждения, вкл. здравни и осигурителни вноски за сметка на работодателя);
 •	Разходи за изпълнение на мерки за видимост, прозрачност и комуникация.
 Във формуляра за кандидатстване Непреките разходи се бюджетират самостоятелно в отделно бюджетно перо в раздел „Бюджет“, както и се въвеждат като отделна и самостоятелна дейност в раздел „План за изпълнение/Дейности по проекта“, в която по категории непреките разходи се описват като под-дейности.
 В допълнение, БФП за непреките разходи (разходи за организация и управление и за видимост, прозрачност и комуникация) се предоставя на бенефициента под формата на чл. 55, ал. 1, т. 4 от ЗУСЕФСУ – финансиране с единна ставка, определена чрез прилагане на процент към една или няколко определени категории разходи.
 По настоящата процедура се прилага единна ставка по реда на чл. 54, буква а) във връзка с чл. 53 параграф 1, буква г) на Регламент (ЕС) 2021/1060 – точно 7% от преките допустими разходи по проектното предложение, финансирани с БФП.
 2.	Да, допустимо е в раздел „План за изпълнение/Дейности по проекта“ обособяването на самостоятелна дейност „Доставка на машини и оборудване“ по настоящата процедура.
 3.	Съгласно формуляра за кандидатстване в раздел „Бюджет“ по бюджетно перо 3  се въвежда общата стойност на разходите за проектиране, свързани с изпълнение на основната дейност за проектното предложение, в т.ч. и разходите за инвестиционни проекти. 
 В допълнение, при въвеждане на самостоятелен бюджетен ред 3.1 в поле „Детайли“ е необходимо кандидатът, освен да обвърже разхода със съответната дейност, въведена в раздел „План за изпълнение/Дейности по проекта“, също така в поле „Детайли“ следва да избере и посочи съответстващия режим на помощ, съгласно условията за кандидатстване. 
 4.	Съгласно условията за кандидатстване по процедурата отчитането на основните дейности по проекта следва да се извършва при съставяне на пълната строителна документация по Наредба №3 от 31.07.2003 г. за съставяне на актове и протоколи по време на строителството, вкл. чрез задължително съставяне на протоколи за приемане на извършени СМР (бивш образец акт 19). В случай че е приложимо следва да се съблюдават и всички относими нормативни актове и документи, като инженерногеоложки проучвания, инвестиционни проекти, Закона за управление на територията, Наредба № 26 за рекултивация на нарушени терени, подобряване на слабопродуктивни земи, отнемане и оползотворяване на хумусния пласт и др. 
 В допълнение, бенефициентът следва да поддържа достатъчна одитна следа, доказваща пълното изпълнение на всички заложени дейности.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.008-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>27.01.2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Здравейте, 
 Имаме следните въпроси:
 1.	Кои/какви са документите, които удостоверяват, че избрания терен общинска собственост е „нарушен от въгледобивна дейност“?
 2.	Допустимо ли е кандидатстване с общински терен, в непосредствена близост до ТЕЦ – Бобов дол и/или граничещ с имот, ползван за депониране/складиране на пепелина, върху който пряко не е извършвана въгледобивна дейност, но косвено имота е повлиян от същата?
 Предварително благодарим!
 </x:t>
   </x:si>
   <x:si>
     <x:t>1.	Съгласно Условията за кандидатстване по процедурата кандидатът при подаване на проектно предложение задължително следва да съобрази и изпълни следните условия:
 -	Предвидените дейности в проектното предложение трябва да се осъществяват върху терени, собственост на кандидата/партньора – за целта на етапа на кандидатстване се предоставя документ за собственост за терена; 
 -	Предвидените дейности в проектното предложение трябва да са в съответствие с принципа „замърсителят плаща“ и Директива 2004/35/ЕО на Европейския Парламент и на Съвета от 21 април 2004 година относно екологичната отговорност по отношение на предотвратяването и отстраняването на екологичните щети – за целта на етапа на кандидатстване се представят протоколи, издадени от проектанти,  надзорници, или контролни органи, удостоверяващи съответствие с описаните изисквания.
 В допълнение,  Кандидатът трябва да опише във формуляра за кандидатстване, в раздел „Допълнителна информация необходима за оценка на проектното предложение“ съответствието на  проектното предложение с принципа "замърсителят плаща". 
 2.	 Не, не е допустимо по настоящата процедура да се кандидатства за финансиране с БФП за извършването на дейности за терени, върху който пряко не е извършвана въгледобивна дейност.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -138,99 +132,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -469,122 +464,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46050.5766853588</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46049.6319095486</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>