--- v1 (2026-06-24)
+++ v2 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f880ffbe9d4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1811876d167f4a8f87c8fc8fefa34e00.psmdcp" Id="R8bbac4e687c94b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c61bc3a9fe4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/373c3da2daa6474bbf0c7fb7cf74fcd2.psmdcp" Id="R53327c32e33142b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>