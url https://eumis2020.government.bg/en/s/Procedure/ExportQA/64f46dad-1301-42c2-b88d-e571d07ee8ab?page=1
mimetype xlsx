--- v0 (2026-01-14)
+++ v1 (2026-07-01)
@@ -1,102 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36bbbc704d84ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/129e82afedf2428b9706c8f6854ad985.psmdcp" Id="Re102aff2ea684bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd389f13084449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/041e005265c940bea7be397041c3dd7a.psmdcp" Id="R1cc79121ed75478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-4.011-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>21.05.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми г-н Министър,
 Язовир „Николаевка 2“ е основен водоизточник на изграденото преди повече от 60 години напоително поле. Към хидромелиоративната структура принадлежи и полуразрушена вече помпена станция. СН „Николаевка“ е собственик и стопанисва язовирното езеро и напоителното поле. Собствеността на язовирната стена и п. станция е спорна. Все още като техен собственик фигурира Г-н Валентин Георгиев. Заедно с него, УС на сдружението изготви Договор за съвместна работа. Договорът все още не е утвърден от Общото събрание на СН и от принципала – МЗХ.
 При тия обстоятелства имаме ли право и отговаряме ли на изискванията, за да кандидатстваме съвместно с Г-н Георгиев по подмярка 4.3 /Проектни предложения от сдружения за напояване и други юридически лица за възстановяване на съществуващи хидромелиоративни съоръжения за напояване/.
 Надяваме се на бърз отговор от Ваша страна.
 Контакти за връзка: тел 0884 *** ***, e-mail: snnikolaevka@abv.bg
 С уважение:
 Диян Митев
 13.05.2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 2 от раздел 11.1. „Критерии за допустимост на кандидатите“ от условията за кандидатстване:
 „Към датата на подаване на проектното предложение кандидатите по т. 1 трябва да отговарят на поне едно от следните изисквания:
 2.1. да са собственици на ХМСН, за които се отнася проектното предложение;
 2.2. да имат права за ползване чрез действащ концесионен договор и/или договор за наем най-малко до 01.10.2023 г. за ХМСН, за които се отнася проектното предложение.
 ВАЖНО: В случаите по т. 2.2., преди изплащане на помощта кандидатът следва да подсигури право на ползване до края на периода на мониторинг за ХМСН, за които се отнася проектното предложение.“
 Видно от условието е вменено задължение кандидатите да разполагат с документ за собственост и/или документ за ползване на всички хидромелиоративни съоръжения за напояване, за които се отнася проектното предложение по процедурата за подпомагане. В условията за кандидатстване не е предвидена възможност за подпомагане на дейности, обект на договор за съвместна работа.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -115,99 +112,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -446,108 +444,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.130625000000002" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="24.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>43972.7523071412</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>