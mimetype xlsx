--- v1 (2026-07-01)
+++ v2 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd389f13084449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/041e005265c940bea7be397041c3dd7a.psmdcp" Id="R1cc79121ed75478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0faf17d31b7d427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6682cf8bd0a3467c92d5163140f86c13.psmdcp" Id="R44278adc7e7847cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>