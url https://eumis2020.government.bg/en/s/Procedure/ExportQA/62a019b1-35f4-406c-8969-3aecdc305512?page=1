--- v0 (2026-03-12)
+++ v1 (2026-05-14)
@@ -1,114 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ac1ded112a4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cd8f3f7f6144864b495951f952f9c16.psmdcp" Id="R2931e7b61f484ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469be3ebde994b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd05ccc831924dcfb8f101480e76348c.psmdcp" Id="R062e797991b14cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-2.001-Q003</x:t>
   </x:si>
   <x:si>
-    <x:t>19.01.2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Moля за разяснение, фондация за подпомагане на социално слаби граждани на София, може ли да кандидатства и за какво, по тази програма?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма „Храни и основно материално подпомагане“(ПХОМП) 2021-2027 г., допустим кандидат е единствено Агенцията за социално подпомагане чрез структура на Управляващия орган, на която са делегирани правомощия за изпълнение на дейностите. Към момента няма обявени процедури за подаване на проектни предложения по ПХОМП. Бихте могли да потърсите възможности по други програми.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-2.001-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>08.12.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, имам работещо заведение за бързо хранене с идеи за разширяване и модернизиране на кухня, както и на зала за клиенти.Мога ли да кандидатствам по тази програма? Хубав ден!</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма „Храни и основно материално подпомагане“ 2021-2027 г., не се финансират подобен тип дейности. Допустим кандидат е единствено Агенцията за социално подпомагане чрез структура на Управляващия орган, на която са делегирани правомощия за изпълнение на дейностите. Бихте могли да потърсите възможности по други програми.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-2.001-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>24.10.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Имам идея да развия бизнес с безалкохолно вино . Трябват ми средства за : изба , бутилиране , закупуване на грозде , разрешително от БАБХ и марка . В близост до моето населено място има лозови масиви .</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма за храни и основно материално подпомагане, не се финансират подобен тип дейности. Допустим конкретен бенефициент е структура на Управляващия орган. Бихте могли да потърсите възможности по други програми.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -127,99 +118,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -458,136 +450,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46041.6781026157</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45999.5742743518</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44858.7698927315</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>