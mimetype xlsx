--- v1 (2026-05-14)
+++ v2 (2026-09-02)
@@ -1,78 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469be3ebde994b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd05ccc831924dcfb8f101480e76348c.psmdcp" Id="R062e797991b14cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f77990ed89407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7372da78b5945fd9b2eabd1ca7e8ce3.psmdcp" Id="Rea9a7c5982a84128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR003-2.001-Q004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте, мога ли да кандидаствам за финансиране относно изграждане, машини и сайт за пекарна.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма „Храни и основно материално подпомагане“(ПХОМП) 2021-2027 г., допустим кандидат е единствено Агенцията за социално подпомагане чрез структура на Управляващия орган, на която са делегирани правомощия за изпълнение на дейностите. Към момента няма обявени процедури за подаване на проектни предложения по ПХОМП. Бихте могли да потърсите възможности по други програми.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR003-2.001-Q003</x:t>
   </x:si>
   <x:si>
     <x:t>Moля за разяснение, фондация за подпомагане на социално слаби граждани на София, може ли да кандидатства и за какво, по тази програма?</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма „Храни и основно материално подпомагане“(ПХОМП) 2021-2027 г., допустим кандидат е единствено Агенцията за социално подпомагане чрез структура на Управляващия орган, на която са делегирани правомощия за изпълнение на дейностите. Към момента няма обявени процедури за подаване на проектни предложения по ПХОМП. Бихте могли да потърсите възможности по други програми.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-2.001-Q002</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, имам работещо заведение за бързо хранене с идеи за разширяване и модернизиране на кухня, както и на зала за клиенти.Мога ли да кандидатствам по тази програма? Хубав ден!</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма „Храни и основно материално подпомагане“ 2021-2027 г., не се финансират подобен тип дейности. Допустим кандидат е единствено Агенцията за социално подпомагане чрез структура на Управляващия орган, на която са делегирани правомощия за изпълнение на дейностите. Бихте могли да потърсите възможности по други програми.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-2.001-Q001</x:t>
   </x:si>
   <x:si>
     <x:t>Имам идея да развия бизнес с безалкохолно вино . Трябват ми средства за : изба , бутилиране , закупуване на грозде , разрешително от БАБХ и марка . В близост до моето населено място има лозови масиви .</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма за храни и основно материално подпомагане, не се финансират подобен тип дейности. Допустим конкретен бенефициент е структура на Управляващия орган. Бихте могли да потърсите възможности по други програми.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -455,115 +461,129 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D4"/>
+  <x:dimension ref="A1:D5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46041.6781026157</x:v>
+        <x:v>46183.0188304514</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>45999.5742743518</x:v>
+        <x:v>46041.6781026157</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45999.5742743518</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B4" s="4">
+      <x:c r="D4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
         <x:v>44858.7698927315</x:v>
       </x:c>
-      <x:c r="C4" s="5" t="s">
-[...3 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="C5" s="5" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>