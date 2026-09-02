--- v2 (2026-09-02)
+++ v3 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f77990ed89407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7372da78b5945fd9b2eabd1ca7e8ce3.psmdcp" Id="Rea9a7c5982a84128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79586b0934244951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2445d46b8ef4b8eac9abd3e8dc628be.psmdcp" Id="R1d47d7f94dec47d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>