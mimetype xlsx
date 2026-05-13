--- v0 (2026-03-12)
+++ v1 (2026-05-13)
@@ -1,117 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd43046c936f47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d47df66aa06241be9575ea27b18f2e23.psmdcp" Id="R77e8a8fee52b4363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b574d6832549d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84712dd017ca4b2ebe681ab849fe99ce.psmdcp" Id="R60fba645656d4210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.064-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09.09.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Отговор: 
 Посочената от Вас процедура с № BG14MFOP001-4.012 „Подкрепа за инфраструктура и услуги, свързани с малките рибарски стопанства и туризма, в полза на малки рибарски общности“ на МИРГ „Високи Западни Родопи: Батак - Девин - Доспат“ е свързана с пакета с документи за кандидатстване от  предходния - Първи прием по мярка 7.1 „Подкрепа за инфраструктура и услуги, свързани с малките рибарски стопанства и туризма, в полза на малки рибарски общности”. 
 На 27 юли 2020 г. е открит вторият прием на проектни предложения по мярка 7.1 по процедура чрез подбор на проекти № BG14MFOP001-4.064 „Подкрепа за инфраструктура и услуги, свързани с малките рибарски стопанства и туризма, в полза на малки рибарски общности“ на МИРГ „Високи Западни Родопи: Батак - Девин - Доспат“.
 В текста на Условията за кандидатстване (УК) не е изрично посочено, че свързани лица не могат за кандидатстват по процедурата, но при деклариране на обстоятелствата в Декларация № 2 от пакета с документи към УК в т. 3 кандидатът трябва да декларира, че, по процедурата не е подадено проектно предложение от свързано предприятие на представлявания него кандидат. 
 В този смисъл, предвид изложената свързаност между предприятието извършващо икономическа дейност (ООД) и Сдружението в обществена полза (НПО) следва, че по процедура чрез подбор на проекти № BG14MFOP001-4.064 може да кандидатства или ООД или НПО, но не и двете едновременно в един и същи прием.</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.064-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08.09.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Отговор 1: 
 Разписаният така текст бе част от пакета с документи за кандидатстване от обявения Първи прием на мярка 7.1 „Подкрепа за инфраструктура и услуги, свързани с малките рибарски стопанства и туризма, в полза на малки рибарски общности” от Стратегия за водено от общностите местно развитие 2014-2020 г. на МИРГ, с процедура № BG14MFOP001-4.012.
 С отварянето на втори прием по мярка 7.1 „Подкрепа за инфраструктура и услуги, свързани с малките рибарски стопанства и туризма, в полза на малки рибарски общности“ с настоящата процедура BG14MFOP001-4.064 в Условията за кандидатстване е записан следният текст:
 „Всички задължителни документи описани по-горе, следва да се представят със съответните изисквания към тях за всички разходи обект на инвестицията по проектното предложение, независимо дали някой от разходите ще бъде финансиран изцяло със собствени средства.“
       Отговор 2:
 Съгласно Условията за кандидатстване с проектни предложения по процедура BG14MFOP001-4.064 „Подкрепа за инфраструктура и услуги, свързани с малките рибарски стопанства и туризма, в полза на малки рибарски общности“, Мярка 7.1 на МИРГ „ВЗР: Батак-Девин-Доспат“, териториалният обхват на проектите и дейностите по процедурата включва ОБЩИНИТЕ БАТАК, ДЕВИН И ДОСПАТ. 
 За да се попълни формуляра за кандидатстване коректно, в конкретния случай, описан във въпроса, е допустимо една дейност или един актив да се опише на три реда в секция 5. „Бюджет“ на формуляра за кандидатстване. На трите реда в полето Местонахождение (място на изпълнение на проекта) следва да се отбележат трите общини – Батак, Девин и Доспат. Финансовото изражение на тази дейност (този актив) се записва само на единия бюджетен ред, а останалите два остават с нулеви стойности. Тяхното наличие е необходимо само за да се покаже, че мястото на изпълнение на проекта ще бъде на територията и на трите общини. 
 За да бъде този начин на попълване на бюджета легитимен, в секция 1. „Основни данни“, в поле „Кратко описание на проектното предложение“ следва подробно да се опишат причините за така разпределените стойности на дейностите/активите между трите общини.</x:t>
   </x:si>
   <x:si>
     <x:t>Отговор 1: 
 Разписаният така текст бе част от пакета с документи за кандидатстване от обявения Първи прием на мярка 7.1 „Подкрепа за инфраструктура и услуги, свързани с малките рибарски стопанства и туризма, в полза на малки рибарски общности” от Стратегия за водено от общностите местно развитие 2014-2020 г. на МИРГ, с процедура № BG14MFOP001-4.012.
 С отварянето на втори прием по мярка 7.1 „Подкрепа за инфраструктура и услуги, свързани с малките рибарски стопанства и туризма, в полза на малки рибарски общности“ с настоящата процедура BG14MFOP001-4.064 в Условията за кандидатстване е записан следният текст:
 „Всички задължителни документи описани по-горе, следва да се представят със съответните изисквания към тях за всички разходи обект на инвестицията по проектното предложение, независимо дали някой от разходите ще бъде финансиран изцяло със собствени средства.“
 Отговор 2:
 Съгласно Условията за кандидатстване с проектни предложения по процедура BG14MFOP001-4.064 „Подкрепа за инфраструктура и услуги, свързани с малките рибарски стопанства и туризма, в полза на малки рибарски общности“, Мярка 7.1 на МИРГ „ВЗР: Батак-Девин-Доспат“, териториалният обхват на проектите и дейностите по процедурата включва ОБЩИНИТЕ БАТАК, ДЕВИН И ДОСПАТ. 
 За да се попълни формуляра за кандидатстване коректно, в конкретния случай, описан във въпроса, е допустимо една дейност или един актив да се опише на три реда в секция 5. „Бюджет“ на формуляра за кандидатстване. На трите реда в полето Местонахождение (място на изпълнение на проекта) следва да се отбележат трите общини – Батак, Девин и Доспат. Финансовото изражение на тази дейност (този актив) се записва само на единия бюджетен ред, а останалите два остават с нулеви стойности. Тяхното наличие е необходимо само за да се покаже, че мястото на изпълнение на проекта ще бъде на територията и на трите общини. 
 За да бъде този начин на попълване на бюджета легитимен, в секция 1. „Основни данни“, в поле „Кратко описание на проектното предложение“ следва подробно да се опишат причините за така разпределените стойности на дейностите/активите между трите общини.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -130,99 +124,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -461,122 +456,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.490625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44083.4414809838</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
-[...3 lines deleted...]
-        <x:v>6</x:v>
+      <x:c r="D2" s="5" t="s">
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44082.7385749537</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>8</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>