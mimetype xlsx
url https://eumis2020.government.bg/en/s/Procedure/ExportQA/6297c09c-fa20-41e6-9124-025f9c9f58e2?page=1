--- v1 (2026-05-13)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b574d6832549d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84712dd017ca4b2ebe681ab849fe99ce.psmdcp" Id="R60fba645656d4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7af195a76a4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1417eb72c6cb409287aa265e5a9707a1.psmdcp" Id="R0861e5feb170423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>