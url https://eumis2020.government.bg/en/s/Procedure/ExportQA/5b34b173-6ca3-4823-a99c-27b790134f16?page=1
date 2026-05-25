--- v1 (2026-03-12)
+++ v2 (2026-05-25)
@@ -1,126 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecc91858f484294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7dd2e99ec9c439fa5b49eb6bcb5f9a5.psmdcp" Id="Rf635a06e88774a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1643491c8ee47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89dd3c9457d14c35bade3089d594e0f8.psmdcp" Id="R2f51b89afebd48f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.001-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06.10.2022</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">УВАЖАЕМИ ГОСПОЖИ И ГОСПОДА,
 Агенция по заетостта, в качеството си на Кандидат по Процедура BG05SFPR002-1.001 „Започвам работа“ - Компонент 1 „Активиране“ предвижда да изпълнявадейност „Формиране на мобилни екипи с цел информиране, активиране и установяване на връзки с неактивни лица“, чиято цел е да бъде осигурено достигането до неактивни лица чрез мобилни екипи на Агенцията, експертите от които ще информират, активират и установят контакт „на терен” с лица от целевата група, ще ги мотивират към активно поведение на пазара на труда и запознават с подходящи за тях услуги, които АЗ предлага.
 Посредством сформираните мобилни екипиекспертите ще могат да извършват дейности поактивиране и на лица от целевата група, намиращи се в труднодостъпни места, като установяват връзка „на терен” с тях, което от своя страна е иновативен метод за идентифициране и достигане до неактивните лица в страната.
 Мобилните екипи ще посещават отдалечените от териториалните поделения на АЗ и труднодостъпни населени места и квартали с цел достигане до максимален брой лица от целевата група по проекта. Посредством дейността на мобилните екипи, експертите на АЗ ще достигнат до онези неактивни лица, които не биха посетили териториално поделение на АЗ по една или друга причина (често поради липса на удобен транспорт до населеното място, липса на финансов ресурс за пътуване, наличие на двигателни проблеми, полагане на грижа в дома за хора с проблеми и др.).
 С цел обезпечаване дейността на мобилните екипи и осигуряване на възможност те да достигат до идентифицираните отдалечени места с цел активиране на лица от целевата група,се предвижда да бъдат закупени превозни средства, които да бъдат оборудвани като мобилно работно място, в което експертите да имат възможност да обслужат неактивните лица, предоставяйки им комплекса от услуги, които те биха получили и „на място” в териториалното поделение на Агенцията. Предвижда се превозните средства да бъдат и брандирани, което от своя страна ще допринесе за повишаване на разпознаваемостта им сред потенциалните крайни ползватели на услугите и за популяризиране на дейностите по проекта.
 В тази връзка моля за разяснение от Ваша страна, допустим разход по процедура BG05SFPR002-1.001 „Започвам работа“ - Компонент 1 „Активиране“ ли е оборудването на мобилни работни места и закупуването на специално оборудвани превозни средства, в които ще се намират, и Агенцията по заетостта ще използва като иновативен подход за идентифициране, информиране и мотивиране за активно поведение на пазара на труда на икономически неактивни лица в рамките на планираните за изпълнение дейности по проекта по Процедура BG05SFPR002-1.001 „Започвам работа“ - Компонент 1 „Активиране“, който Агенцията в момента подготвя?
 С уважение,
 </x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно посоченото в т. 12.4. „Недопустими разходи“ от Условията за кандидатстване, закупуването на превозни средства е недопустим разход по процедура BG05SFPR002-1.001 „Започвам работа“ - Компонент 1 „Активиране“. 
 Съгласно чл. 56 (1) от Регламент 2021/1060,  единна ставка в размер на 40% от преките разходи за персонал се използва за покриване на допустимите разходи по дадената операция. По настоящата операция, закупуването на превозно средство е недопустим разход.
 С цел постигане в пълнота на заложените цели на процедурата е допустимо закупуването на оборудване и обзавеждане, в конкретния случай, закупуване на оборудване за мобилните работни места.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.001-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>03.10.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте! Юридическо лице може ли да кандидатства по тази програма?</x:t>
   </x:si>
   <x:si>
     <x:t>По процедура BG05SFPR002-1.001 „Започвам работа“ - Компонент 1 „Активиране“ може да участва и, съответно, да получава безвъзмездна финансова помощ, единствено, Агенция по заетостта (АЗ), която изрично е посочена като конкретен бенефициент на помощта в критериите за избор на операцията, одобрени от Комитета за наблюдение.
 Съгласно чл. 43, ал. (1) от Закона за управление на средствата от Европейските фондове при споделено управление (ЗУСЕФСУ), при процедура чрез директно предоставяне, безвъзмездната финансова помощ се предоставя само на кандидат, посочен в съответната програма или в документ, одобрен от Комитета за наблюдение на програмата като конкретен бенефициент за съответната дейност.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.001-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>21.09.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, гр. Варна попада ли в обхвата на процедура "Започвам работа"?</x:t>
   </x:si>
   <x:si>
     <x:t>Да, гр. Варна попада в обхвата на процедура BG05SFPR002-1.001 „Започвам работа“ - Компонент 1 „Активиране“. Дейностите по процедурата се реализират на територията на Република България.
 Обръщаме Ви внимание, че съгласно чл. 43, ал. (1) от Закона за управление на средствата от Европейските фондове при споделено управление (ЗУСЕФСУ), при процедура чрез директно предоставяне, безвъзмездната финансова помощ се предоставя само на кандидат, посочен в съответната програма или в документ, одобрен от Комитета за наблюдение на програмата като конкретен бенефициент за съответната дейност.
 Процедура BG05SFPR002-1.001 „Започвам работа“ - Компонент 1 „Активиране“ по програма „Развитие на човешките ресурси” (П РЧР) е процедура чрез директно предоставяне на безвъзмездна финансова помощ. По нея може да участва и, съответно, да получава безвъзмездна финансова помощ, единствено, Агенция по заетостта (АЗ), която изрично е посочена като конкретен бенефициент на помощта в критериите за избор на операцията, одобрени от Комитета за наблюдение.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -139,99 +130,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -470,136 +462,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44840.6965071875</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44837.3902158102</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44825.6621693171</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>