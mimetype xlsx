--- v2 (2026-05-25)
+++ v3 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1643491c8ee47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89dd3c9457d14c35bade3089d594e0f8.psmdcp" Id="R2f51b89afebd48f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f14438d41c4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c184505753724f018a9b79f3f7ae6fb9.psmdcp" Id="R4f7631b7b801482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>