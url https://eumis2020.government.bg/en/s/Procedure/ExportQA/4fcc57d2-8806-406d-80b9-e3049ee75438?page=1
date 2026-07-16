--- v1 (2026-03-24)
+++ v2 (2026-07-16)
@@ -1,102 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76aa224443447f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8edd0802a7a445b8acb03f903d9b830b.psmdcp" Id="R8266b7c9db7e4159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212b181cec384c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f171932bd3b34dc2b554c958360df9c8.psmdcp" Id="Rf9ba303b409c4a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.111-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>15.02.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Във връзка с публикуваната от Вас процедура BG16RFOP002-2.111 - МИГ Белово, Септември, Велинград - Подобряване на производствения капацитет в МСП имам следния въпрос:
 В Приложение В „КРИТЕРИИ И МЕТОДОЛОГИЯ ЗА ОЦЕНКА НА ПРОЕКТНИТЕ ПРЕДЛОЖЕНИЯ“ , по отношение на ЕТАП II: ТЕХНИЧЕСКА И ФИНАНСОВА ОЦЕНКА в критерий 2. Внедрени стандарти и системи за управление от груп II. Капацитет на кандидата в инвестиционни проекти и управление е записано следното:
 „Кандидатът е реализирал две дейности в една или повече от горепосочените области.“
 Не става ясно кои са „горепосочените области“.
 В тази връзка този показател не е ясен и не може да бъде оценен.
 Моля, да дадете разяснение кои области сте имали предвид и какви документи очаквате да бъдат представени в потвърждение за тяхното реализиране?</x:t>
   </x:si>
   <x:si>
     <x:t>В Приложение В „Критерии и методология за оценка на проектните предложения“, раздел II. Капацитет на кандидата в инвестиционни проекти и управление, критерий 2 е „Внедрени стандарти и системи за управление“. 
 Точки по критерия се присъждат в случай, че кандидатът е доказал в проектното си предложение, че е реализирал подобни дейности и съответно е представил необходимите документи в потвърждение за тяхното реализиране в раздел 12 от Формуляра за кандидатстване „Прикачени електронно подписани документи“.
 Съгласно Условията за кандидатстване по процедурата, т.24 „Списък на документите, които се подават на етап кандидатстване“, подтчка 16 „В случаите, когато кандидатът е заявил въведени международно признати стандарти, и/или СЕ маркировка, и/или съответствие на продуктите, и/или добри производствени практики, и/или специализирани софтуерни системи за управление (съгласно т. 11 от Формуляра за кандидатстване), той следва да представи поне един от следните документи, прикачен в ИСУН:
 - сертификат, който е валиден към датата на кандидатстване - когато кандидатът е заявил наличие на въведени стандарти за качество, други международно признати стандарти или системи за управление;
 - декларация или сертификат за съответствие или протоколи от изпитване на произведени продукти, за които е въведена CE маркировката - когато кандидатът е заявил въведени СЕ маркировки;
 - документи, издадени съгласно нормативната уредба, поставяща изискванията по отношение на добри производствени практики в областите, в които те се прилагат, а именно: хранително-вкусова промишленост (вкл. производство на опаковки влизащи в контакт с храни), фармация, козметична промишленост и производството на ветеринарно-медицински продукти - когато кандидатът е заявил наличие на въведени добри производствени практики;
 - лицензионни договори предоставящи конкретни права на кандидата по отношение на съответната специализирана софтуерна система за нейното въвеждане, чието успешно изпълнение е удостоверено с приложен към договора приемо-предавателен протокол и/или ръководство отнасящо се до въвеждането на специализираната софтуерна система при конкретния кандидат – когато кандидатът е заявил въведени специализирани софтуерни системи за управление. Общите ръководства, описващи какво представлява компютъризираната система и какви са нейните функционални възможности, не следва да се считат за документ, удостоверяващ наличието на въведена такава система при конкретния кандидат.
 За да се считат за валидни посочените сертификати трябва да са издадени от независими лица, които са акредитирани от Изпълнителна агенция „Българска служба за акредитация“ или издадени в съответствие с разпоредбите на чл. 5а, ал. 2 от Закона за националната акредитация на органи за оценяване на съответствието.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -115,99 +112,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -446,108 +444,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.840625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="24.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44607.4179849421</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>