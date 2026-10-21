--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -1,71 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5b7c3ae8dd4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fd9f1c8e9384c82a9716d6482f1fe27.psmdcp" Id="R4d1fad40f71a4b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d37833cf53348ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4caf35248c474d7e87595837b83ab07b.psmdcp" Id="Rac4806711cbd4140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR002-3.020-Q011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми дами и господа,
+Във връзка с обявената процедура за кандидатстване BG16FFPR002-3.020 – „Осигуряване на условия за опазване на застрашени видове ex situ“, по ПОС 2021-2027, молим за следните разяснения:
+1.       В случай, че Бенефициентът осигури съфинансиране на част от дейностите, явяващи се допустими по Процедурата и касаещи преки разходи, то прилагат ли се към частта на собствено финансиране записаните в НК (стр. 17) процентни ограничения? Например – в бюджета на проекта ще се финансира изцяло с БФП предвидените СМР за допустими разходи, но ресурсът, определен за конкретната община в НК, не стига за покриване разходите за авторски и строителен надзор, следва ли за тези два разхода, които ще бъдат осигурени за сметка на кандидата, да се спазят процентните ограничения, заложени по Процедурата? Респ. – важи ли същото и за припадащите се непреки разходи?
+Предварително благодарим за отговора.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>По отношение на въпрос № 1., относно прилагането на процентните ограничения към частта на собственото финансиране за преки разходи (авторски и строителен надзор), следва да се има предвид, че разходите за проектиране и авторски надзор са ограничени до 2% от строителната стойност на обекта. Разходите за консултантски услуги (включително строителен надзор) са ограничени до 3% от строителната стойност на обекта. Тези лимити са нормативно определени в чл. 15, ал. 1, т. 1 и 2 от ПМС № 86/01.06.2023 г. и т. 14.3 от Условията за кандидатстване (УК). Съгласно чл. 5 от ПМС № 86/01.06.2023 г., максимално определените размери за дадена категория разход се прилагат за определяне на размера на допустимите разходи по проекта. Допустимите разходи в бюджета се формират като сбор от колоната за БФП и колоната за собствено съфинансиране на кандидата. Когато бенефициентът осигурява собствено съфинансиране, което да бъде признато като допустимо собствено съфинансиране по проекта, процентните ограничения се прилагат върху общия размер на допустимите разходи за съответния бюджетен ред (БФП + допустимо собствено съфинансиране). Съгласно чл. 5 от ПМС № 86/01.06.2023 г. 
+Всички разходи, които надхвърлят процентните ограничения или нормативно определените максимални размери, се класифицират като недопустими разходи по процедурата. Поради тази причина, превишението над 2% (за авторски надзор) и над 3% (за строителен надзор) не може да бъде планирано в колоната „Собствено финансиране“ като част от допустимите разходи по проекта. Превишението над допустимите проценти трябва да бъде планирано изцяло като „недопустим разход, необходим за изпълнение на проекта“. Кандидатът трябва подробно да опише тези суми в Анализа на остойностяването на дейностите (Приложение № 1) и да ги отрази в съответното поле за недопустими разходи в секция „Финансова информация – източници на финансиране (в евро)“ във формуляра за кандидатстване в ИСУН. Тези разходи се покриват изцяло за сметка на кандидата и остават за негово самофинансиране, без да се признават за допустими разходи по проекта.
+По отношение на приспадащите непреки разходи, следва да се има предвид, че  непреките разходи (включващи организация и управление, видимост, прозрачност, комуникация и подготовка на тръжни документации) се определят под формата на единна ставка (процент), начислена спрямо допустимите преки разходи по проекти, финансирани с безвъзмездна финансова помощ (БФП). 
+Съгласно т. 14.2 от Условията за кандидатстване, за непреките разходи се прилага процент на единна ставка към допустимите преки разходи по проекта. Изрично е записано обаче, че: „Съответният процент се прилага към сумата на всички допустими преки разходи в рамките на безвъзмездната финансова помощ.“
+На практика  това означава, че ако кандидатът реши да финансира част от допустимите преки разходи по проекта (например част от допустимите СМР) със собствено съфинансиране, върху тази собствено финансирана част не се изчислява единна ставка за непреки разходи по линия на БФП. Единната ставка се начислява единствено върху допустимите преки разходи, поети от БФП.
+В допълнение, обръщаме внимание, че  кандидатът трябва изрично да съобрази, че максималният размер на БФП за всяка конкретна община е строго фиксиран на база площта на съответната зоологическа градина съгласно раздел 9 от УК. Общата сума на преките допустими разходи, финансирани с БФП, ведно с начислените непреки разходи, не може да надхвърля максималния размер на безвъзмездната помощ за съответната община. В случай че процентът на единната ставка води до надвишаване на общия таван на БФП, преките разходи се намаляват, за да се спази ограничението, или кандидатът може да приложи по-нисък процент за непреките разходи, от заложения в Методологията.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR002-3.020-Q010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте!
 На стр. 10 от Указанията за кандидатстване е записано: "13.1.2.1. Дейности по изготвяне на проекти за целите на реконструкция/ремонт и/или разширяването на зоологическа градина, в съответствие с утвърдения План за развитие на зоологическата градина:
 За мероприятията, включени в обхвата на проектните предложения, които представляват „строеж“ по смисъла на ЗУТ, кандидатите задължително разработват проекти във фаза технически или работен проект. При разработването на проектите, кандидатите следва да гарантират тяхното съответствие с приложимите нормативни актове, правила и разпоредби.."
 В тази връзка, на етап кандидатстване, необходимо ли е кандидатите да имат разработени/одобрени "проекти във фаза технически или работен проект" за мероприятията, които представляват "строеж" или същите могат да бъдат разработени след одобрение на проектното предложение като част от дейност " Дейност по изготвяне на проект за целите на реконструкция/ремонт и/или разширяването на зоологическа градина, в съответствие с утвърдения План за развитие на зоологическата градина"?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Не е задължително към момента на кандидатстване кандидатът да разполага с разработен и одобрен технически или работен инвестиционен проект.
 Изискването по т. 13.1.2.1 от Условията за кандидатстване, съгласно което за мероприятията, представляващи „строеж“ по смисъла на ЗУТ, се разработва проект във фаза „технически“ или „работен“ проект, определя изискуемата фаза на инвестиционното проектиране, но не въвежда изискване съответният проект да е наличен към момента на подаване на проектното предложение.
 Когато към момента на кандидатстване кандидатът не разполага с разработен технически или работен инвестиционен проект, проектирането може да бъде предвидено за изпълнение в рамките на проектното предложение. Преди изпълнението на строителството следва да бъдат изпълнени приложимите изисквания на ЗУТ и подзаконовата нормативна уредба.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.020-Q009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">От Община град Добрич имаме допълнителен въпрос във връзка с проектно предложение по процедура № BG16FFPR002-3.020, ПОС 2021-2027. Предвижда се изграждане на локална система за видеонаблюдение, мониторинг и контрол на ключови зони на територията на Центъра чрез доставка и монтаж на камери за видеонаблюдение, голям монитор/видеостена, записващо устройство, комуникационно и аварийно оборудване, технически инвентар за охранителна дейност. Системата ще позволи централизирано наблюдение, запис и проследимост на събитията, както и по-добра координация между персонала при ежедневното обслужване на животните и при извънредни ситуации.
 Съгласно Условията за кандидатстване "Kогато е приложимо преди подаване на проектното предложение, кандидатът трябва да предвиди необходимото време за изпълнение на задълженията, произтичащи от разпоредба-та на чл. 7в, ал. 2, т. 10 от Закона за електронното управление, като предостави за утвърждаване от министъра на електронното управление подготвеното си във финален вариант проектно предложение чрез Информационна система за извършване на предварителен, текущ и последващ контрол по целесъобразност в областта на електронното управление и използва-нето на информационните и комуникационните технологии и Регистър на проектите (ИС-БК).“ 
 В случай, че инвестицията е под прага от еквивалентната равностойност в евро на  70 000 лв. без ДДС, задължително ли е съгласуването с МЕУ и по-специално – задължителен документ ли е в този случай представянето на Писмо до бенефициента от МЕУ? 
 Благодарим предварително за разясненията!
 </x:t>
   </x:si>
   <x:si>
@@ -89,65 +106,50 @@
     <x:t>В изпратения текст не се съдържа въпрос, въпреки това обръщаме внимание, че в т. 13.1.2.3. по процедурата са включени допустими „Информационно-образователни дейности“.  Целта на тази категория дейности е обезпечаване на функцията на зоологическите градини за подпомагане на общественото образование и съзнание по отношение на съхраняването на биологичното разнообразие, включително чрез предоставянето на информация за показваните видове и естествените им местообитания. Към тази категория дейности се включва и осигуряване на оборудване за обучително-демонстрационни лаборатории и центрове - микроскопи, бинокли, камери за наблюдение и др.
 В рамките на т. 13.1.2.2. „Надграждане и модернизиране на съоръжения за развитие на структурите за ex situ опазване на видове“ е посочено, че са допустими интервенции, както по вътрешната, така и по външната среда, включително средово обогатяване и осигуряване на необходимото ниво на сигурност и безопасност. 
 Обръщаме внимание, че не е допустимо осигуряване на цялостна охрана и сигурност на зоологическата градина (извън сигурността на отделните видове, която се гарантира с подходящите съоръжения).</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.020-Q007</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Във връзка с подготовката на проектно предложение на Община град Добрич, с партньор ЦЗПЖ Добрич, молим за разяснения относно следните въпроси:
 1.Съгласно Условията за кандидатстване по процедура № BG16FFPR002-3.020 „ОСИГУРЯВАНЕ НА УСЛОВИЯ ЗА ОПАЗВАНЕ НА ЗАСТРАШЕНИ ВИДОВЕ EX SITU”, т. 13.1.2.2. Надграждане и модернизиране на съоръжения за развитие на структурите за ex situ опазване на видове, подточка В, е допустимо „Закупуване/доставка и монтаж (ако е приложимо и въвеждане в експлоатация) на ново оборудване/обзавеждане/ техника за новоизградени или реконструирани/ремонтирани заграждения/клетки/ помещения/съоръжения.“ От Насоките не става ясно допустима дейност ли е закупуването и доставката на техника, имаща отношение към поддръжката на средата, както и с грижата за животните и по-конкретно: 
 1.1.	Доставка на специализирана техника за обслужване на територията и поддръжка на местообитанията (мини челен товарач/ комбиниран багер), за транспортиране на фуражи, постеля, материали за средово обогатяване, почистване на заграждения и поддръжка на големите площи в Центъра. 
 1.2.	Доставка на специализиран транспортен инвентар/ремарке за животни (алуминиев транспортен трейлър за диви животни), необходим за безопасно вътрешно и външно транспортиране на екземпляри при ветеринарни манипулации, преместване, карантиниране, спасителни дейности или обмен между институции.
 2. Във връзка с осигуряване на сигурността и безопасността на животинските видове, допустима дейност ли е осигуряването на Дезинфекционна станция за входящи и изходящи автомобили, за повишаване на сигурността и биосигурността?
 3. Във връзка с постигането на основната цел на процедурата - подпомагане създаването на по-добри условия за отглеждане на животните в контролирана среда чрез подобряване на хигиената, биосигурността и екологосъобразното управление на отпадъците, допустимо ли е изграждане на съоръжение - водонепропусклива бетонна площадка/ торохранилище за временно контролирано съхранение, отлежаване и последващо законосъобразно оползотворяване/ извозване на органични отпадъци от животински произход, генерирани при отглеждането на животните в Центъра?
 Благодарим предварително за разясненията!</x:t>
   </x:si>
   <x:si>
     <x:t>Обръщаме внимание, че допустими  кандидати по процедурата са общини, на територията на които функционират общински зоологически градини, като по процедурата не е предвидено и не е допустимо партньорство.
 1.1. По процедурата е допустимо закупуване на специализирана техника за обслужване на територията и поддръжка на местообитанията на целевите за проекта видове, за транспортиране на фуражи, постеля, материали за средово обогатяване, почистване на заграждения на целеви видове и тяхната поддръжка, при спазване на заложената в процедурата приоритизация.   Средствата по процедурата се предоставят приоритетно за защитени/застрашени местни видове (прил. 2 и 3 от Закона за биологичното разнообразие и Червената книга на България).
 Не са допустими разходи за  специализирана техника за административни сгради и обекти, генериращи приходи като: търговски обекти, системи за таксуване, паркинги и др.; елементи на парковата среда, тротоарни настилки, места за паркиране и др., както и закупуване на машини/техника/оборудване за извършване на строителни и ремонтни дейности;
 1.2. Специализираният транспортен инвентар/ремарке за животни (алуминиев транспортен трейлър за диви животни), необходим за безопасно вътрешно и външно транспортиране на екземпляри при ветеринарни манипулации, преместване, карантиниране, спасителни дейности или обмен между институции може да се отнесе към категория дейности 13.1.2.2. „Надграждане и модернизиране на съоръжения за развитие на структурите за ex situ опазване на видове“,  „В) Закупуване/доставка и монтаж (ако е приложимо и въвеждане в експлоатация) на ново оборудване/обзавеждане/ техника за новоизградени или реконструирани/ремонтирани заграждения/клетки/ помещения/съоръжения.“, които са допустими по процедурата.
 Обръщаме внимание, че не са допустими разходите за закупуване на моторни превозни средства;
 2. В рамките на т. 13.1.2.2. Надграждане и модернизиране на съоръжения за развитие на структурите за ex situ опазване на видове, са посочени допустими дейности включително „интервенции, както по вътрешната, така и по външната среда, включително средово обогатяване и осигуряване на необходимото ниво на сигурност и безопасност“. В този смисъл изграждането на дезинфекционна станция се явява допустимо по процедурата.
 3. В рамките на т. 13.1.2.2. Надграждане и модернизиране на съоръжения за развитие на структурите за ex situ опазване на видове, са посочени допустими дейности включително „интервенции, както по вътрешната, така и по външната среда, включително средово обогатяване и осигуряване на необходимото ниво на сигурност и безопасност“. В този смисъл изграждането на водонепропусклива бетонна площадка/ торохранилище за временно контролирано съхранение, отлежаване и последващо законосъобразно оползотворяване/ извозване на органични отпадъци от животински произход, генерирани при отглеждането на животните в Центъра се явява допустимо по процедурата.</x:t>
-  </x:si>
-[...13 lines deleted...]
-Детайлните параметри на отделните обекти се оценяват по критерий № 6, като оценителната комисия извършва проверка на описанието на дейностите, от което следва да е видно, че предвидените интервенции ще доведат до съответствие на загражденията (местообитанията) на целевите местни видове от консервационно значение, за които се осигурява финансиране по проекта, като минимум с изискванията на Наредба № 6 от 23.10.2003 г. за издаване на лиценз без условия /или отпадане на условията от издаден лиценз по отношение на условията за настаняване и адаптирана среда за обитаване на целевите местни видове от консервационно значение, за които се осигуряват инвестиции по проекта.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -542,107 +544,107 @@
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46247.4224923495</x:v>
+        <x:v>46269.4326227778</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46240.4378047107</x:v>
+        <x:v>46247.4224923495</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46240.4286686458</x:v>
+        <x:v>46240.4378047107</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4">
-        <x:v>46239.6637162847</x:v>
+        <x:v>46240.4286686458</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="4">
-        <x:v>46223.6493459606</x:v>
+        <x:v>46239.6637162847</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>