--- v2 (2026-02-25)
+++ v3 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e451108134c4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b6344a390d64b81a1d974609fccb871.psmdcp" Id="Rd740458dfd2f4d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7393ed3265c4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ca243e4109b4ee8a55386fad65dafa4.psmdcp" Id="Rd9cd3f8060c346bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>