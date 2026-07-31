--- v3 (2026-04-17)
+++ v4 (2026-07-31)
@@ -1,396 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7393ed3265c4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ca243e4109b4ee8a55386fad65dafa4.psmdcp" Id="Rd9cd3f8060c346bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c107268e7054d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ed5875bb596404d91a200008697ac64.psmdcp" Id="Re39e4331af0847d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.017-Q022</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06.12.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Възможно ли е ръководителят на ПИИ/проекта и управител на КП да бъде и член на творческия екип по проекта?
 Предварително благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Няма заложено ограничение по отношение на заеманите длъжности, съгласно  условията за кандидатстване. Следва да се има предвид, че разпределението на задълженията трябва да е разграничимо и онагледено, както и разходите за двете длъжности трябва да се предвидят  в съответните позиции от бюджета  -  т.12 Възнаграждения за творчески екип и т.13 Непреки разходи ( в случай, че Кандидатът планира да има възнаграждения и по двете позиции).</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.017-Q021</x:t>
   </x:si>
   <x:si>
-    <x:t>01.12.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте! Има ли изискване за минимално и максимално времетраене на предвидената за представяне/разпространение продукция?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Условията за кандидатстване и раздел  13. Срок за изпълнение на индивидуалните проекти: Продължителността на изпълнение на предложението за изпълнение на инвестицията не следва да надвишава 12 месеца считано от датата, посочена от кандидата в поле „Начална и крайна дата на изпълнение на проекта“ на раздел „Допълнителна информация необходима за оценка на проектното предложение.“. Няма заложено изискване за минимално времетраене.
  Крайната дата на изпълнение на инвестицията следва да бъде  не по-късно от 31.12.2025г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.017-Q020</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>28.11.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Въпросът ми е дали общински музей е допустим бенефициент по поканата?
 Благодаря Ви.</x:t>
   </x:si>
   <x:si>
     <x:t>Да, допустими кандидат са.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.017-Q019</x:t>
   </x:si>
   <x:si>
-    <x:t>27.11.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Здравейте,
 Във връзка с обявената процедура, бихме искали да попитаме, дали  Народните читалища са допустими кандидати?
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.017-Q018</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>26.11.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, 
 Проектът, с който бихме искали да участваме е създаден за точно определено пространство, за постоянна изложба в музей. Съгласно правилата описани в условията, оставаме с впечатление, че не е възможно проектът да се представя на място, където вече е бил представен. Съответно, за недопустими ли биха се смятали продукции, създадени специално за конкретно място? Това би било силно ограничаващо. 
 Благодарим. 
 Поздрави!</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Условията за кандидатстване, раздел 8.2. Допустими категории дейности :  Не е допустимо дейността по представяне на културния продукт да се извършва на територия, на която вече е бил представен.</x:t>
   </x:si>
-  <x:si>
-[...249 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -409,99 +143,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -740,402 +475,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D23"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="20.020625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="19.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45632.5845700347</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45627.9521219097</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45624.6659978588</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>15</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45623.6254162847</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...247 lines deleted...]
-        <x:v>84</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45622.5143384838</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>