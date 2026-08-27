--- v0 (2026-04-03)
+++ v1 (2026-08-27)
@@ -1,170 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61151396c7c84a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2cf04ad1713440a844f8c0d3498cf21.psmdcp" Id="Rc0dc8597edcf4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fb566bb8334f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/474294a510f94ceeb87d15047a16a890.psmdcp" Id="R49fbce36477d46df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR002-1.034-Q005</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въпроси от Консорциум „Високо-технологичен парк Казанлък“ (ВТП)
+Здравейте,
+От името на съдружниците в Консорциум „Високо-технологичен парк Казанлък“, Ви задаваме следните въпроси:
+1.	Съдружниците в Консорциум „Високо-технологичен парк Казанлък“, сме пет, като един е физическо лице, един колеж за висше образование и три са дружества, регистрирани по ТЗ.
+Въпрос: Молим да потвърдите, че физическото лице и колежа за висше образование не са допустими като партньори в изпълнението на проекта. В нашето предложение планираме проектът да бъде изпълняван от останалите трима съдружници. Това допустимо ли е?
+2.	В Концепцията за КИТИ – т.11.2, ние сме одобрени за следните дейности:
+Дейност 3: Обучение за придобиване или повишаване на професионалната квалификация /не по-висока от трета квалификационна степен/ на лица от целевите групи
+Дейност 4: Обучение по ключови компетентности (КК1 - езикова грамотност; КК 2 - Многоезикова компетентност, КК 3 - Математическа компетентност и компетентност в областта на точните науки, технологиите и инженерството, КК4 - цифрова компетентност; KK 5 - Личностна компетентност, социална компетентност и компетентност за придобиване на умения за учене; КК 6 "Гражданска компетентност" и KK 7 - Предприемаческа компетентност):
+Дейност 5:  Специфични обучения, свързани с работното място, в т.ч. за придобиване на специфични дигитални умения, обучения към управленски персонал за надграждане на бизнес умения, насочени вкл. към кръговата икономика и зеления преход, въвеждането на нисковъглеродни, ресурсно ефективни и безотпадни процеси и технологии и др.
+Въпрос: Допустимо ли отделни членове на целевата група да са включени в обучения и по трите дейности?
+3.	Относно целевата група по проекта.
+Съгласно член 13 от Условията за кандидатстване, целевата група включва заети лица в кандидата и във всеки един от съдружниците в Консорциума. 
+Пак там има текст: Допустими целеви групи по настоящата процедура са заети лица (включително самостоятелно заети), съгласно дадените дефиниции в т. 7 „Индикатори/показатели“.
+Въпроси: Какво означава самостоятелно заети лица? 
+Означава ли че ние можем да включваме в целевата група за обучения такива лица? Имаме такива лица, с които работим по граждански договори и можем ли да ги включваме в целевата група? Или можем да ги привличаме в курсовете за обучения? Но тези лица не са назначени по трудови договори. Молим Ви за пояснение.
+4.	Относно разходите за професионални обучения през ЦПО – дейност 3.
+Единия съдружник има лицензирано ЦПО. Това ЦПО изпълнява обучения съгласно лицензията си.
+Въпрос: Допустими ли са по проекта разходите, които ще направи това ЦПО за обученията? Става дума за наеми, заплащане на лектори, учебни програми, материали за обученията. 
+Молим пояснения как ще се отчитат разходите на това ЦПО, след като то е част от единия съдружник.
+5.	Относно допустими целеви групи
+В условията за кандидатстване – т.13 Допустими целеви групи има текст:
+Не е допустимо едни и същи лица да получават финансиране от различни източници за една и съща дейност/подкрепа/мярка по едно и също време.
+Въпроси:
+Какво се има предвид различни източници? По различни програми за финансиране, ли?
+Това да важи за всяко лице член на целевата група, ли?
+Предварително благодарим за отговорите.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми господине,
+1.	Съгласно Раздели 9 и 10 от Условията за кандидатстване „Партньори“  могат да бъдат всички физически и юридически лица и техни обединения, които участват съвместно с кандидата в подготовката и/или техническото изпълнение на проекта или на предварително заявени във формуляра за кандидатстване дейности от проекта и разходват средства по проекта. Допълнително са въведени изисквания в подраздел 10.1 от УК, като релевантни към зададения въпрос са партньорът да е работодател, предприятие, регистрирано по Търговския закон и да е със самостоятелна правосубектност, регистриран и имащ право да осъществява дейност на територията на Република България в съответствие с действащото българско законодателство. В тази връзка, ако физическото лице или колежът отговарят на тези изисквания, то същите са допустими. Следва да имате предвид и обстоятелството, че всеки един от партньорите се оценява за административен и финансов капацитет, съобразно вида и обема на планираните дейности по проекта.
+2.	Допустимо е едно и също лице от целевата група да участва в повече от една дейност за обучение, когато обученията са различни по съдържание и допринасят за повишаване на квалификацията, уменията и компетентностите на лицето. Следва да бъде налице ясна обосновка за необходимостта от съответните обучения и да не се допуска двойно финансиране на една и съща подкрепа.
+3.	 По отношение на понятието  „самостоятелно заето лице” в Раздел 7 от Условията за кандидатстване е включена дефиниция на същото, която гласи:
+- Лице, ангажирано със самостоятелен/собствен бизнес или свободна (частна) практика с цел реализиране на печалба; 
+- Лице, което само или в съдружие с други лица извършва стопанска дейност, работи на свободна (частна) практика или работи под аренда; 
+- Лице, регистрирано като упражняващ свободна професия.
+-За заети лица се считат и самоосигуряващите се лица. 
+ Допустими целеви групи по настоящата процедура са заети   лица в предприятието – кандидат и във всеки един от съдружниците в Консорциум „Високо-технологичен парк Казанлък“, които участват в дейностите по проекта.  Като целева група по проекта могат да бъдат включени само лица, които са заети в предприятието кандидат/партньор към момента на подаване на проектното предложение. Наличието на граждански договор не е достатъчно основание лицето да бъде определено като “самостоятелно заето“ и да бъде включено в дейностите по проекта. 
+4.	Моля да обърнете внимание на т. 11.2 от Условията за кандидатстване, която определя случаите, в които кандидат /партньор има лицензиран център за професионално обучение. Разходите за провеждане на обучение по ключови компетентности и професионална квалификация са на база стандартна таблица за единица разход и са допустими, съгласно Приложения „Единичен разход за обучения по KК“ и Приложение Единичен разход за ПК . В стандартната таблица за единица продукт са включени разходи за оригинални учебни материали, консумативи, издаване на документи за завършено обучение, възнаграждение на преподаватели, осигуровки, наем на материално-техническа база, както и всички административни, режийни и други разходи, включително разходи за осъществяване на дейността на доставчика на обучение, свързана с предоставянето на обучението, съгласно ДР на ПМС 48/2023 г. 
+5.	Под „различни източници“ следва да се разбират различни програми, фондове или финансови инструменти, финансирани със средства от Европейския съюз, националния бюджет или друг вид финансов принос (публичен или частен). Изискването за недопускане на двойно финансиране се прилага по отношение на всяко лице от целевата група и означава, че едно и също лице не може да получава финансиране за една и съща дейност, подкрепа или мярка по едно и също време от повече от един източник на финансиране.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.034-Q004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">УВАЖАЕМИ ДАМИ И ГОСПОДА,
+Във връзка с подготовката на проектно предложение по процедура BG05SFPR002-1.034 „Подобряване на уменията на заетите и условията на труд в предприятията по подход ИТИ“, молим за разяснения по следните въпроси:
+„Наталия-ММ“ ООД е определено като допустим кандидат в одобрена Концепция за интегрирани териториални инвестиции (КИТИ) на Община Гоце Делчев, в която са включени следните дейности:
+Дейност И-20 „Повишаване на квалификацията, уменията и компетентностите на заетите лица в „Наталия-ММ“ ООД“, включваща:
+•	Поддейност 1 – Обучение за придобиване на квалификация „Отговорник по пожарна безопасност" (1 седмица);
+•	Поддейност 2 – Езикови обучения (английски и италиански език) за 15 служители, с минимална продължителност 100 учебни часа за всяка група.
+			Индикативен ресурс: 37 000 лв..
+Дейност И-21 „Осигуряване на здравословна и безопасна работна среда на работниците и служителите на „Наталия-ММ“ ООД“, включваща:
+•	Демонтаж на стари, неефективни и остарели вентилационна и климатична инсталации и монтаж на нови по-функционални и енергоспестяващи такива в производствените и временни складови помещения с обща площ на помещенията 2000 кв. м.
+•	Обезопасяване на 2 броя стълбища в 4 етажна сграда чрез полагане на  противоплъзгаща боя, имаща за цел да предотврати случайно подхлъзване на преминаващите и злополуки и травми на работното място.
+•	Обезопасяване на складови помещения (~3000 кв.м) чрез полагане на високоустойчива рефлексна боя.
+Индикативен ресурс: 250 000 лева.
+С оглед прилагането на режима на минимална помощ („de minimis“) и съществуващото ограничение в максимално допустимия размер на безвъзмездната финансова помощ, възникват следните въпроси:
+1.	Допустимо ли е кандидатът да подаде проектно предложение, което не включва всички дейности, за които е определен като отговорен партньор в одобрената КИТИ, при условие че се запазва приносът към целите на концепцията?
+2.	В случай че отговорът на въпрос 1 е положителен, допустимо ли е проектното предложение да включва единствено дейност И-21 „Осигуряване на здравословна и безопасна работна среда на работниците и служителите на „Наталия-ММ“ ООД“, като дейност, която пряко допринася за подобряване на условията на труд и е в пълно съответствие с целите и обхвата на процедурата? 
+3.	Допустимо ли е по дейност И-21 да се финансира само част от първоначално предвидените мерки, когато това е обусловено от ограниченията по режима „de minimis“, но същевременно се гарантира постигането на реален, измерим и устойчив ефект върху условията на труд?
+4.	В случай че проектното предложение включва само дейности по И-21, попадащи в обхвата на строително-монтажни работи (основен или текущ ремонт по смисъла на §5, т. 42 и 43 от ДР на Закон за устройство на територията), следва ли същите да се считат за допустими разходи, при положение че:
+- са част от одобрена КИТИ; 
+- са пряко насочени към подобряване на условията на труд; 
+- и същевременно е налице ограничението за разходи по линия на ЕФРР съгласно чл. 25 от Регламент (ЕС) 2021/1060 (до 10% от преките допустими разходи)?
+5.	Допустимо ли е проектното предложение да не включва непреки разходи, когато кандидатът предвижда изпълнение на дейностите изцяло чрез преки разходи, с оглед оптимизиране на бюджета и максимално насочване на средствата към същинските интервенции? 
+Благодарим предварително за съдействието и предоставените разяснения. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми господине,
+1, 2 и 3. Проектните предложения по процедурата следва да бъдат разработени в съответствие с одобрената КИТИ, като се запазват целите и интегрирания характер на Концепцията.
+В случай че приложимият режим на минимална помощ наложи ограничение при подготовка на проектното предложение, тогава следва да се наложи ограничаване на част от първоначално предвидените разходи. Това обаче не следва да води до съществена промяна в целите на одобрената Концепцията или до компрометиране на очакваните резултати от нея. 
+Моля да имате предвид че задължителните обучения, касаещи сигурността/безопасността при извършваната от предприятието дейност, не се считат за допустими, съгласно Насоките за кандидатстване.
+Следва да се има предвид, че ограниченията по режима „de minimis“ сами по себе си не могат да обосноват промяна, която води до промяна  на концептуално одобрена инвестиция в различна по характер операция.
+4. Разходи за строително-ремонтни дейности могат да бъдат допустими, когато са пряко свързани с подобряване на условията на труд, включени са в одобрената КИТИ и попадат в обхвата на допустимите разходи по процедурата.
+Същевременно следва да се има предвид че процедурата не е насочена към финансиране на строителство и ремонт. 
+Проектно предложение, включващо единствено дейности със СМР характер, следва да се преценява с оглед съответствието му с целите на процедурата и приложимите ограничения, включително по чл. 25 от Регламент (ЕС) 2021/1060 относно допустимия дял разходи по правилата на ЕФРР.
+Такива разходи могат да бъдат допустими, доколкото са спомагателни, пряко необходими за постигане целите на операцията и в рамките на приложимите ограничения, описани в т. 12.3 от Условията за кандидатстване.
+5. Съгласно Условията на процедурата непреките разходи са задължителни при планиране на бюджета на проектното предложение, описани в т.12.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR002-1.034-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>16.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте, във връзка с предстоящото ни кандидатстване по процедура BG05SFPR002-1.034 - Подобряване на уменията на заетите и условията на труд в предприятията по подход ИТИ, имаме следни въпроси:
 1.	ВЪПРОС: Във връзка с одобрената Концепция за интегрирани териториални инвестиции (КИТИ) на Община Гоце Делчев и партньори, по която „Нидекс“ ООД е одобрен партньор и бенефициент, бихме желали да получим официално становище относно следния въпрос:
 В одобрената Концепция е включена дейност И-23 „Осигуряване на възможности за транспортиране на работещите в „Нидекс“ ООД от/до населени места, в които липсва ежедневен обществен транспорт“, като изрично в описанието е посочено, че:
 •	Производствената база на „Нидекс“ ООД се намира в с. Копривлен, община Хаджидимово,
 •	Работещите, които ще бъдат обхванати от дейността, са от общините Гоце Делчев и Гърмен,
 •	Инвестицията ще се изпълнява на територията на община Гоце Делчев и община Гърмен,
 •	Финансирането е по ПРЧР 2021–2027.
 Предвид горе изложеното, моля за потвърждение:
 Фактът, че производствената база на „Нидекс“ ООД се намира извън териториалния обхват на Концепцията, не представлява пречка за допустимостта на дейността и на разходите по проекта, при положение че:
 •	партньорът „Нидекс“ ООД е одобрен в рамките на Концепцията,
 •	дейността е изрично включена, описана и одобрена в съдържанието на Концепцията,
 •	целевата група – работещите лица – са жители на допустимите общини Гоце Делчев и Гърмен,
 •	социално-икономическият ефект от интервенцията се реализира на територията на тези общини.
 2.	ВЪПРОС: Предвид въпрос номер 1, Моля за Вашето становище дали е възможно да бъдат включени в услугата по транспортирането на работещи във фирмата от населените места на община Хаджидимово (която е извън териториалния обхват на концепцията) до производствената база на „Нидекс“ ООД, която се намира в с. Копривлен, община Хаджидимово.
 3.	ВЪПРОС: Възможно ли е в рамките на изпълнението на дейност И-23 „Осигуряване на възможности за транспортиране на работещите в „Нидекс“ ООД от/до населени места, в които липсва ежедневен обществен транспорт“ да бъде увеличен броят на обхванатите лица спрямо първоначално предвидените в одобрената Концепция, именно 4 работника от община Гърмен и 18 работника от община Гоце Делчев.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
   В рамките на одобрената Концепция за интегрирани териториални инвестиции „Нидекс“ ООД е одобрен кандидат по ПРЧР  с предвидена дейност „Осигуряване на възможности за транспортиране на работещите от/до населени места, в които липсва ежедневен обществен транспорт“.  По процедурата целева група са служителите на одобрения кандидат по ПРЧР. В същото време, в одобрената дейност в КИТИ е посочено, че инвестицията ще се осъществи на територията на общините Гоце Делчев и Гърмен. В КИТИ, проблем с транспорта е обоснован единствено за заетите лица от общините Гоце Делчев и Гърмен. Предвид горепосоченото, считаме, че в проектното предложение могат да бъда включени само заети лица, които са служители на предприятието и живеят на територията на тези две общини и чието работно място съгласно КТ също е на територията на двете общини. 
 Предвид горепосоченото по т. 1, отговорът по т. 2 е отрицателен. 
 Допустимо е да бъде увеличен броят на обхванатите лица в проектното предложение, живеещи в общините Гоце Делчев и Гърмен. Не е допустимо кандидатът да предвиди бюджет на проектното предложение по-висок от одобрения, т.е. проектното предложение, независимо от броя на включените лица от целевата група, може да бъде с максимален бюджет от 30 678  евро (60 000 лв.). Максималният бюджет е посочен в Списъка на кандидатите по процедурата, част от документите за информация в Условията за кандидатстване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.034-Q002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте, 
 бихме искали да изложим следната информация и да получим потвърждение относно допустимостта на предвидените дейности преди подаване на проектно предложение.
 „Пирин-Текс“ ЕООД е одобрен бенефициент по процедурата. Дружеството има сключен дългосрочен договор с „Пирин Текс Продакшън“ ЕООД – основен подизпълнител, който изпълнява всички възложени  на „Пирин-Текс“ поръчки от утвърдени международни модни марки (ушиване на облекло). Персоналът, ангажиран пряко в производствения процес, е назначен по трудово правоотношение в „Пирин Текс Продакшън“.
 Сградният фонд и производственото оборудване са собственост на „Пирин-Текс“. Съгласно действащия договор между страните, „Пирин-Текс“, в качеството си на собственик на производствената база, носи отговорност за осигуряване на здравословни и безопасни условия на труд за персонала, зает в производствения процес. В изпълнение на това задължение дружеството инвестира регулярно в подобряване на работната среда.
 Двете дружества са свързани лица с едноличен собственик – германското дружество Rollmann and Partner Fashion Management GmbH.
 Във връзка с гореказаното бихме  желали да получим потвърждение, че:
 - По поддейност 2 – „Адаптиране на предприятието и работещите за реакции при кризи“, надграждането на съществуващата система за пожарна безопасност чрез закупуване и монтаж на радио озвучителна уредба към нея представлява допустим разход по процедурата, въпреки че работниците са наети по трудово правоотношение от „Пирин Текс Продакшън“, при положение че „Пирин-Текс“ носи договорна отговорност за осигуряване на здравословни и безопасни условия на труд в обекта;
 - При дейности, свързани с осигуряване на професионална и географска мобилност (Дейност 2 – транспортиране на работещите от/до населени места без ежедневен обществен транспорт), са допустими разходи за работници, които са назначени в дружеството-подизпълнител, но осъществяват трудовата си дейност в производствената база – собственост на бенефициента.
 Изразявам  готовност „Пирин-Текс“ да изпълни проекта по указания от Вас ред и при спазване на всички изисквания и насоки, предоставени от Управляващия орган, включително при необходимост от съобразяване на предвидените дейности и разходи с дадените от Вас указания.
 Ще бъдем благодарни за Вашето становище.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
  Надграждането на съществуващата система за пожарна безопасност чрез закупуване и монтаж на  интегрирана радио озвучителна уредба е допустим разход, тъй като дейността е планирана да се изпълнява в помещение, собственост на одобрен партньор/кандидат в Концепция за интегрирана териториална инвестиция, съобразено с изискванията на т. 11. 2 от Условията за кандидатстване по настоящата процедура. След приключване на проекта, бенефициентът е длъжен да запази предназначението на ремонтираните помещения за срок не по-кратък от 5 години от датата на одобрение на окончателния доклад.
 Обръщаме внимание, че дейностите следва да осигуряват здравословни и безопасни условия на труд на наетите от кандидата лица, което следва да бъде обосновано в проектното предложение. При изготвяне на проектното предложение, моля да се съобразите с изискванията на т.13 от Условията за кандидатстване, а именно да обосновете нуждите на целевата група като посочите конкретни характеристики – длъжност, брой служители на длъжността, функции и др. с оглед предвидените в проектното предложение дейности и изискванията за тях. Целева група по проекта могат да бъдат само лица, които са заети в предприятието кандидат към момента на подаване на проектното предложение.
 Относно разходи, свързани с изпълнение на дейност „Осигуряване на възможности за транспортиране на работещите от/до населени места, в които липсва ежедневен обществен транспорт “ - допустими са разходи за лица, които отговарят на определението „работещи“, съгласно условията за кандидатстване , и са в трудови правоотношения с бенефициента. Когато лицата са назначени в друго търговско дружество - самостоятелно юридическо лице, разходите за тях са недопустими.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.034-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>20.01.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте. В Приложение „Списък на допустимите кандидати и партньори“ от Документите за информация по процедура за кандидатстване BG05SFPR002-1.034 - Подобряване на уменията на заетите и условията на труд в предприятията по подход ИТИ във връзка с дейностите заложени в Концепцията за ИТИ BG16FFPR003-2.001-0088 „Устойчив икономически растеж и индустриална инфраструктура“ с водещ партньор Община Свищов е посочено:
 •	КИТИ: BG16FFPR003-2.001-0088
 •	Регион: СЦР
 •	Приоритет и СЦ: 1,5
 •	Дейност: Обучение на заетите лица в предприятието
 •	Кандидат: Устрем АД, ФАВО АД, ЛЮВИ ООД
 •	Индикативен БФП: 200 000 лева**
 •	Съфинансиране: 450 000 лева**
 Под таблицата е отбелязано: ** Посоченият бюджет е индикативен. Ще бъде уточнен с конкретните кандидати по време на съгласувателната процедура с тях. 
 Едновременно с това:
 •	в т.8. Общ размер на безвъзмездната финансова помощ по процедурата от Условията за кандидатстване е уточнено, че: „Размерът на бюджета е определен спрямо заложените бюджети по мерките с финансиране от ПРЧР в одобрените концепции по процедура BG16FFPR003-2.001 - КОНЦЕПЦИИ ЗА ИНТЕГРИРАНИ ТЕРИТОРИАЛНИ ИНВЕСТИЦИИ (ИТИ), съгласно приложение за информация “Списък на допустимите конкретни кандидати и партньори“.
 •	От т.8.1. Процент на съфинансиране от Условията за кандидатстване става ясно, че: „Максималният интензитет на помощта при режим „де минимис“ е до 100% от общата стойност на допустимите разходи. По настоящата процедура не се изисква съфинансиране от кандидата при прилагане на този режим, в случай че в одобреното КИТИ е предвидено съфинансиране, то следва да бъде заложено в бюджета на проектното предложение“
 Посочената стойност за съфинансиране в ПРИЛОЖЕНИЕ - Списък на допустимите кандидати и партньори (450 000 лева) не се отнася за дейности, които ще бъдат финансирани и изпълнени по ПРЧР, съгласно Формуляра за кандидатстване на одобрената КИТИ BG16FFPR003-2.001-0088 „Устойчив икономически растеж и индустриална инфраструктура“. 
 В КИТИ няма предвидено съфинансиране за дейности по ПРЧР и би следвало изискването за осигуряване на собствено финансиране от страна на кандидатите по т.8.1. от Условията за кандидатстване по процедурата, в този случай да отпадне. 
 Основанията за това са следните:
 1.	Концепцията за ИТИ „Устойчив икономически растеж и индустриална инфраструктура“ с водещ партньор Община Свищов предвижда изпълнението на Мярка 2 „Насърчаване на предприемачеството и стартиране на собствен бизнес“. Планираните по мярката дейности са с интегриран характер с цел подкрепа на предприемачеството и стартиране на собствен бизнес, които ще бъдат финансирани от различни източници, разписани в Приложение 1 към Споразумението за партньорство, Раздел 9 „План за изпълнение/Дейности по проекта към ПРЧР и Раздел 11 „Допълнителна информация необходима за оценка на проектното предложение“ от Формуляра за кандидатстване за одобрение на КИТИ:
 •	В раздел 9 са описани само дейностите за обучения на заети лица с финансиране от ПРЧР, съгласно указанията за попълване на формуляра, които са част от Мярка 2. 
 •	В Раздел 11, т. 11.1 са описани дейности (неразделна част от Мярка 2) с финансиране от други източници, включващи консултации, обучения и техническа помощ за физически лица и МСП, които подготвят и реализират инвестиционни проекти и/или стартират собствен бизнес. Тези проекти ще бъдат финансирани от общинските бюджети на трите общини и СРПЗСР.
 2.	В Раздел 9 от Формуляра за кандидатстване на КИТИ е посочено следното:
 •	ОБЩ ИНДИКАТИВЕН БЮДЖЕТ ЗА ВСИЧКИ ДЕЙНОСТИ ПО МЯРКАТА: 650 000,00 лв.
 •	Размер на исканата БФП от ПРЧР - 200 000,00 лв.
 •	Това означава, че индикативния бюджет за изпълнение на дейностите по ПРЧР е 200 000 лева (100% БФП), а бюджета за всички останали дейности предвидени по Мярка 2, който са подробно описани в Раздел 11, т.11.1 е в размер на 450 000 лева. От тук следва, че в одобреното КИТИ НЯМА предвидено съфинансиране от страна на кандидатите за дейности, които се подпомагат от ПРЧР.
 Предвид гореизложеното възникват следните въпроси:
 1.	Необходимо ли е да се предвиди и посочи съфинансиране от страна на кандидата в бюджета на проекта?
 2.	Какво трябва да се направи от страна на кандидата, в случай на положителен или отрицателен отговор на въпрос 1?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 По настоящата процедура не се изисква съфинансиране от страна на кандидатите, когато едновременно са налице следните условия:
 •	в първоначално одобрената концепция не е заложено съфинансиране, и 
 •	помощта се предоставя при режим de minimis. 
 В тези случаи кандидатите не следва да планират собствен принос в бюджета на проектното предложение по ПРЧР. Бюджетът следва да бъде изготвен изцяло в рамките на допустимите разходи по процедурата.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -183,99 +262,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -514,136 +594,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D4"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46157.5604041782</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46133.6681966319</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46069.5927384144</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="C4" s="3" t="s">
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="D4" s="3" t="s">
+      <x:c r="B5" s="4">
+        <x:v>46069.3839916088</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:4">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46042.6419182292</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>