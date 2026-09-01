--- v0 (2026-03-12)
+++ v1 (2026-09-01)
@@ -1,139 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref34cca60efe4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10aa4f9a4374401b864b5f2987f5fa18.psmdcp" Id="Ra9cfa97af2724866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192aec38f4eb4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/403a32af8f9e485b81d6e5f1f6263062.psmdcp" Id="R2cd9dbde5da84e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.019-Q005</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11.02.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Казвам се Дияна Вълчанова, зам. директор на Частна профилирана гимназия „Райко Цончев“. Искам да задам няколко въпроса, касаещи процедура „Подкрепа на уязвими групи за достъп до висше образование“.
 1.Има ли възможност Частна гимназия, в качеството си на водещ партньор да привлече, мотивира и включи в последващи дейности освен свои ученици представители на уязвими групи, за които се предоставя държавна субсидия, и ученици във втори гимназиален етап от други училища, без те да са партньори по проекта?
 2.Предоставя ли се индивидуална финансова помощ за студенти от уязвими групи, приети в първи курс, задочно обучение, за настаняване по време на лекции, в случай че те са присъствени?
 3.Има ли възможност ученици, завършили 12 клас през 2022 г., положили успешно ДЗИ, да бъдат обхваната и включени в Поддейност 2.2?
 4.Как ще се проследи изпълнението и отчитането на дейностите за новоприети студенти от уязвими групи във Висше училище в учебната 2023/2024 година, при положение, че проектите трябва приключат не по-късно от 31.12.2023г., а тези студенти приключват своята първа година на обучение през 2024г?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 4 до 11.02.2022 г. (отговор на въпрос 8). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ОПНОИР – http://opnoir.bg в рубрика „Въпроси и отговори“ и в ИСУН 2020 – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.019-Q004</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, 
 Имам въпрос във връзка с Дейност 1: Идентифициране и мотивиране на представителите на целевите групи. Съгласно условията за изпъление на дейността: “При идентифицирането на учениците следва да се има предвид, че изборът за упражняване правото на образование за непълнолетните се извършва от учениците със съгласието на техните родители. В тази връзка при идентифициране на учениците от допустимите целеви групи за целите на процедурата следва да се има предвид, че в рамките на дейност 1 следва да се работи с поне по 1 родител на ученик. В процеса на мотивиране е необходимо да се подпомогне ученикът, включително чрез работата с негов родител…”
 Сългасно дефиницииите в ЗАКОН за закрила на детето “дете в риск” е дете:
 а) чиито родители са починали, неизвестни, лишени от родителски права или чиито родителски права са ограничени, или детето е останало без тяхната грижа;
 б) което е жертва на злоупотреба, насилие, експлоатация или всякакво друго нехуманно или унизително отношение или наказание в или извън семейството му;
 в) за което съществува опасност от увреждане на неговото физическо, психическо, нравствено, интелектуално и социално развитие;
 г) (отм. - ДВ, бр. 24 от 2019 г., в сила от 01.07.2020 г., изм. относно влизането в сила - ДВ, бр. 101 от 2019 г.)
 д) за което съществува риск от отпадане от училище или което е отпаднало от училище.
 Според т. 15. в условията за кандидатстване по процедурата допустими бенефициенти са: “…семейства с безработни родители, и/или са ученици-сираци, ученици с трайни увреждания, ученици в риск, ученици с хронични заболявания, др. 
 Откриваме противоречие в указанията за изпълнение на Дейност 1, тъй като те изискват задължителното включване на поне един родител. Това би означавало, че децата лишени от родителска грижа, които целим да включим не биха били допустими бенефициенти, тъй като нямат активно участващи родители. Тази роля би ли била заменима от легален настойник? Какви биха били изискванията в този случай?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 4 до 11.02.2022 г. (отговор на въпрос 7). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ОПНОИР – http://opnoir.bg в рубрика „Въпроси и отговори“ и в ИСУН 2020 – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.019-Q003</x:t>
   </x:si>
   <x:si>
-    <x:t>17.01.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>как се осъществява финансирането  по тази процедура. Необходимо ли е предварително бенифициентът да направи разходите за всяко лице от целевата група, а след това да  изиска връщане на дадената сума от бенефициента?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО)  по зададения въпрос са публикувани в консолидирана версия 2 до 17.01.2022 г.(отговор на въпрос 1). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ОПНОИР – http://opnoir.bg в рубрика „Въпроси и отговори“ и в ИСУН 2020 - https://eumis2020.government.bg .</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.019-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10.01.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Общината, може ли да бъде кандидат по настоящата процедура за предоставяне на безвъзмездна финансова помощ
 чрез подбор на проектни предложения
 BG05M2OP001-3.019 „ПОДКРЕПА НА УЯЗВИМИ ГРУПИ ЗА ДОСТЪП ДО
 ВИСШЕ ОБРАЗОВАНИЕ?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО)  по зададения въпрос са публикувани в консолидирана версия 1 от 17.01.2022 г.(отговор на въпрос 1).Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ОПНОИР – http://opnoir.bg в рубрика „Въпроси и отговори“ и в ИСУН 2020 - https://eumis2020.government.bg .</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -152,99 +143,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -483,150 +475,150 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.590625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44603.6199566319</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44603.5927610417</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44578.4551419444</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44571.4245796991</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>