--- v1 (2026-09-01)
+++ v2 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192aec38f4eb4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/403a32af8f9e485b81d6e5f1f6263062.psmdcp" Id="R2cd9dbde5da84e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7be39ade5e34ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35c8d8b303e64a9ba82b42a0c6329796.psmdcp" Id="Rca5be32aa8394e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>