--- v1 (2026-03-02)
+++ v2 (2026-06-24)
@@ -1,126 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6620c7de42be45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f23873c497374ab08bb23cf7f0d28306.psmdcp" Id="Rfed8c707aea942c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b3d1474af243d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76ef83f20eb14b919b4c6767690337b0.psmdcp" Id="R509023fbc9404d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.005-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08.11.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 В раздел 11.2. Специфични изисквания за допустимост на кандидата,
 е посочено: Кандидатът следва да гарантира наличието на подходящо складово помещение в населено място на територията на област София–град, към момента на доставките на стоките за децата от целевата група. 
 Моля да разясните защо трябва склад в област София, при кандидастване на община находяща се в област Пловдив.
 Ако това е задължително, поемат ли се разходи за наем на склад, поддръжка, транспортни разходи от София до Пловдив и други съпътстващи такива?
 Благодаря.</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Във връзка с поставения от Вас въпрос, моля да имате предвид следното:
 Бенефициентите по настоящата процедура следва да имат подходящ организационен и административен капацитет за осигуряване на пълно национално покритие - самостоятелно или в партньорство. Бенефициентът ще има ангажимент да създаде нужната организация, така че да осигури пакети във всяка точка на страната, в която е идентифицирано дете от целевата група. Наличието на склад в някое от населените места на област София–град, към момента на доставките на стоките за децата от целевата група, ще улесни транспортирането, тъй като от гледна точка на пътната инфраструктура има достъп до всички краища на страната, където е установена нужда от предоставяне на помощ по процедурата. Към момента не е ясен броят на децата, които ще попаднат в целевите групи в периода на реализиране на операцията. Не е известно в кои населени места ще има нужда от раздаване на пакети за новородени. Предвид, че възложителят на обществената поръчка за закупуване на продуктите предвижда да закупи наведнъж цялото количество най-целесъобразно е продуктите и стоките да бъдат доставени в един склад, а не да се прави разпределение на количества в различни точки на страната, които в последствие вероятно ще се налага да бъдат преразпределяни, съобразно нуждите. В допълнение това ще създаде допълнителна финансова тежест за бенефициента, тъй като ще увеличи транспортните му разходи.
 По отношение на втората част от въпроса Ви, моля имайте предвид, че в съответствие с разпоредбите на член 22 Допустимост на разходите на Регламент 2021/1057 за създаване на Европейския социален фонд плюс (ЕСФ+) за целите на настоящата процедура са допустими единствено следните разходи: 
 1.	Административни разходи и разходи за транспорт и съхранение на закупените продукти и артикули за новородени като единна ставка в размер на 7 на сто от общата стойност на разходите за закупуване на продукти и артикули по процедура  BG05SFPR003-1.003 „Закупуване на стоки за новородени деца“, съгл. чл. 22, пар. 1, буква в) от Регламент (ЕС) 2021/1057, но не повече от 127 260 лв.,  и
 2.	Разходи за съпътстващи мерки, в допълнение към предоставянето на пакетите, под формата на единна ставка в размер на 7 на сто от общата стойност на разходите за закупуване на продукти и артикули по процедура BG05SFPR003-1.003 „Закупуване на стоки за новородени деца“, съгл. чл. 22, пар. 1, буква д) от Регламент (ЕС) 2021/1057 , но не повече от 127 260 лв.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.005-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06.10.2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Във връзка с процедура „За по- добро бъдеще“,може ли да ни разясните следното:
   Нуждаещите се лица ще бъдат идентифицирани от органите за социално
 подпомагане, въз основа на данните за подпомаганите лица и семейства, данните от отделите “Закрила на детето - въпросът ни е следното: дали тези идентифицирани целеви групи,които ще се включат в проектните дейности трябва да подават някакви документи/напр.заявления/за включване в проекта или само въз основа на подадените списъци от Дирекция Социално подпомагане, ще бъдат включени в проекта?
 Благодаря Ви!
 </x:t>
   </x:si>
   <x:si>
     <x:t>Основна целева група за предоставяне на пакети за новородени деца, закупени по Програмата за храни и основно материално подпомагане 2021 - 2027 г., са определени в Наредба № РД-06-53 от 14 септември 2021 г. за реда и условията за определяне на целевите групи и насочване на помощта по Програма за храни и основно материално подпомагане 2021-2027 г., съфинансирана от Европейски социален фонд + /ДВ, бр. 81 от 28.09.2021 г./, както следва:
 1. семейства без доходи или с ниски доходи, при които е установен риск от изоставяне на новородените деца или невъзможност да осигурят техните базови материални нужди;
 2. родител (осиновител) на новородени деца с ниски доходи, жертва на насилие;
 3. приемни семейства и семейства на роднини или близки, при които има настанени новородени деца;
 4. родител/и (осиновител/и) на новородени деца с ниски доходи, потребител/и на социални услуги.
 Обменът и предоставянето на информация във връзка с идентифицирането на най – нуждаещите се лица и насочване на помощта по операция „За по-добро бъдеще“ се извършва по реда на глава Трета от Наредба № РД-06-53 от 14 септември 2021 г.
 Помощта за новородените деца се предоставя на посочените лица въз основа на оценка на дохода, нивото на материално лишение и необходимостта от този вид подкрепа. Принадлежността на лицата към основната целева група се потвърждава от органа по социално подпомагане/закрила на детето на местно ниво. 
 В Наредбата е посочено, че за лицата, които не са в базата данни на Агенцията за социално подпомагане, не се изисква подаване на заявление за предоставяне на материална помощ.
 Имайки предвид гореизложеното, при описанието във формуляра за кандидатстване, Кандидатът следва да опише начина, по който ще бъдат определяни децата от целевите групи – какви източници на информация ще се използват, какви взаимодействия ще бъдат осъществени с Дирекциите „Социално подпомагане“ за потвърждаване на принадлежността на идентифицираните деца към допустимите целеви групи, посочени в Наредба № РД-06-53 от 17 септември 2021 г. за реда и условията за определяне на целевите групи и насочване на помощта по Програма за храни и основно материално подпомагане 2021-2027 г., съфинансирана от Европейски социален фонд + /ДВ, бр. 81 от 28.09.2021 г./ какви взаимодействия на местно нива ще бъдат реализирани, за да се гарантира обхващането на най-нуждаещите се деца от цялата страна.  Следва да бъдат представени и подходите, които ще бъдат прилагани за оценка на нуждите на децата и техните семейства, кои от ресурсите на средата и мястото биха могли да се използват, за да бъде оказана подходяща подкрепа.
 В съответствие с изискванията на чл.26 (8) от ЗУСЕФСУ настоящите разяснения се дават по отношение на Условията за кандидатстване и не съдържат становище относно качеството на проектното предложение.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -139,99 +133,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -470,122 +465,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45238.5066253819</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45205.3970033333</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>