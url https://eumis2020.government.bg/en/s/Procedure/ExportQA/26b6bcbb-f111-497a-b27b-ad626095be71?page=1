--- v0 (2026-01-14)
+++ v1 (2026-05-14)
@@ -1,97 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644a12ed62654c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d34b9638b673459a86d1706de509f25b.psmdcp" Id="R22cf69578d1b4234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c14ca3ed544985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad2cf5901999494882cbfc2bf27b6b45.psmdcp" Id="R744e606a28af41c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.554-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06.06.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Във връзка с процедура: BG06RDNP001-19.554 - МИГ ЛОМ Мярка 1-4.1."Инвестиции в земеделски стопанства"  имаме следния въпрос:
 Фирмата кандидат е регистрирана като земеделски производител и е преработвател на селскостопанска продукция. 
 Цялото произведено количество картофи се влага изцяло в производството на чипс, на същата фирма. Освен собственото производство, фирмата изкупува и допълнително картофи от други ЗП. 
 Въпросът ни е: Предвид описания казус как е необходимо да бъдат описани приходите на земеделския производител, при положение, че цялото произведено количество се влага в същата фирма? 
 При посочване на количествата в "Продукция", "за собствено потребление" в Бизнес плана следва да посочим субсидията като приход или е необходимо да посочим преработения продукт/чипса/ като краен продукт и следователно приходите да са от чипса?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема г-жо Петрова,
 Отговорът ни се базира на дадената от Вас информация, която като дейност и отглеждани култури като земеделския производител може да не пълна, т.е. да е различна от анкетната карта , с която кандидатства и на база, на която е разработено  съответното  Приложение № 5 Бизнес план.
 Обръщаме внимание , че трябва да има съответствие между Таблица 4,1  - Сеитбооборот/обработваеми площи по видове култури и среден добив от дка – само за земята, която съответства на капацитета на активите, за които се кандидатства за финансиране или при преработка на собствена продукция* и Таблица 3 Производствена и търговска програма.  В Таблица 3  трябва да посочите количествата картофи  "за собствено потребление", като  ги остойностите  по Средна цена за  единица продукция (Прави се писмена обосновка на продажните цени, включително се предоставя информация за използваните източници – статистика, публична информация от браншови организации, борсови цени и др.) като суровина, примерно по каквато  изкупувате  допълнително суровина - картофи  от други ЗП.
 Подпомагането на земеделците по схемата de minimis, при която в рамките на три години един стопанин получава максимум 7 500 евро, т.е.  субсидиите за един декар от  културата картофи се посочват в Таблица 5 Други приходи. В тази таблица се посочват и приходите  от производството на чипс, които впоследствие влияят при формиране на нетния паричен поток.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -110,99 +107,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -441,108 +439,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45083.5585249421</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>