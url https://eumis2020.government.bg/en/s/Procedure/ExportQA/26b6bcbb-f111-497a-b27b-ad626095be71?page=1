--- v1 (2026-05-14)
+++ v2 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c14ca3ed544985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad2cf5901999494882cbfc2bf27b6b45.psmdcp" Id="R744e606a28af41c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a2ece9b9274fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb32977017ee49b1a5614c610c41c198.psmdcp" Id="R5a3b7ef59dc54ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>