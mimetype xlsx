--- v2 (2026-09-02)
+++ v3 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a2ece9b9274fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb32977017ee49b1a5614c610c41c198.psmdcp" Id="R5a3b7ef59dc54ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d7442a201346c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21f3315232ca4695866afd6928303e1e.psmdcp" Id="R8f49fc49c3474268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>