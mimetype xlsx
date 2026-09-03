--- v3 (2026-09-03)
+++ v4 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d7442a201346c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21f3315232ca4695866afd6928303e1e.psmdcp" Id="R8f49fc49c3474268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ab2d44b9944ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f9aae77093d426b9239a204871d0af3.psmdcp" Id="R96831d4dabaa4460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>