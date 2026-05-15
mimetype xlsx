--- v1 (2026-02-25)
+++ v2 (2026-05-15)
@@ -1,1017 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fce995f183f4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2697f08415c74b67be86867a3105a319.psmdcp" Id="R31dfb8582ff14549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc8acc2d3e2417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49bbca2d75c047fdb603b5910ffebf05.psmdcp" Id="R9985fb0083bb4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="192">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.096-Q054</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>24.11.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте! 
 Искам да задам следния въпрос: Допустимо ли е детския кът да се ситуира в сграда, която се състои от шест взаимосвързани дървени модула?
 Благодаря предварително за отговора.
 Община Нови пазар</x:t>
   </x:si>
   <x:si>
     <x:t>1. Помещенията, които ще бъдат адаптирани за почасови грижи за деца, трябва да отговарят на минималните изисквания посочени в Условията за кандидатстване. Задължение на кандидата е да осигури необходимата безопасност за всички ползватели на детския кът.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.096-Q053</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Във връзка с отворена процедура BG05M9OP001-1.096 „ДЕТСКИ КЪТОВЕ“, имам следния въпрос:
 В случай, че предвиждаме СМР, но не искаме да ни бъде предоставено финансиране за него, в сила ли е условието за устойчивост на инвестицията, а именно Детския кът да се запази в срок, не по – малък от 5 години от крайното плащане?
 </x:t>
   </x:si>
   <x:si>
     <x:t>1. В случай, че в проектното предложение са предвидени строително-ремонтни дейности, за които не кандидатствате за безвъзмездна финансова помощ, ангажиментът за устойчивост не е приложим.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.096-Q052</x:t>
   </x:si>
   <x:si>
-    <x:t>23.11.2020</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, 
 По отношение попълване на Декалрация за обстоятелствата по чл.3 и чл.4 от ЗМСП - в случай, че собственик с дял над 50% на предприятието кандидат притежава над 50% от друго предприятие, регистрирано със същия код по КИД, но другото предприятие няма дейност за последните години, няма активи и персонал - в декларацията маркира ли се със статус на свързано предприятие или не?
 Благодаря предварително.</x:t>
   </x:si>
   <x:si>
     <x:t>1. Да, маркира се.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.096-Q051</x:t>
   </x:si>
   <x:si>
     <x:t>1.Предприятие кандидатстващо по европроект за "Детски кътове" 2017 и 2018 е средно предприятие, 2019 малко,2020 също ще е малко.Какъв % ще е интензитета на помощта?
 2.Предприятие ще кандидатства заедно с асоцииран партньор.Финансовата помощ как се разпределя?
 3.Задължително условие ли е наетите лица да бъдат регистрирани в Бюрото по труда?</x:t>
   </x:si>
   <x:si>
     <x:t>1. Статусът на микро-, малко или средно предприятие се определя на базата на последните две последователни финансови години, в които предприятието запазва своите параметри по член 3 от Закона за малките и средните предприятия без промяна. Съгласно Вашият пример допустимият интензитет по процедурата  за микро- и малки предприятия е до 90 % от общо допустимите разходи по проекта.
 2. Съгласно Условията за кандидатстване „Асоциирани партньори на кандидатите за безвъзмездна финансова помощ“ са всички физически и юридически лица и техните обединения, които са заинтересовани от реализирането на проекта и участват в изпълнението на дейностите по него, но не разходват средства от безвъзмездната финансова помощ по проекта. 
 В случай на партньорство по проекта, минималната помощ между кандидата и асоциирания/ите партньор/и, ще се разпределя пропорционално на броя на децата, които ще ползват услуги в детски кът, независимо от периода на предоставяне на услугата (в зависимост броя на децата, които ще ползват услугите на детския кът от страна на кандидата и броя на децата, които ще ползват услугите на детския кът от страна на асоциирания/те партньор/и).
 3. Да, безработните, които ще бъдат лица включени в субсидирана заетост по проекта  следва да са били регистрирани като безработни  в ДБТ.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.096-Q050</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>21.11.2020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте, 
 Моля за разяснение във връзка с:
 I. Пояснението на въпрос 22 от страна на УО, а именно:
 „Наемането на безработните лица зависи от потребностите на родителите и от самия работодател. Изискването в Условията за кандидатстване е едно безработно лице да полага грижи за минимум 5 деца, т.е. дали работодателят ще наеме едно, две или три безработни лица за полагане на грижи за 15 деца зависи не само от броя им, но и от часовете, които е предвидено децата да прекарат в детския кът. Условията за кандидатстване не поставят изисквания лицата полагащи грижа да бъдат назначени в цялост при стартирането на работата на детския кът. Те могат да бъдат наемани поетапно в зависимост от нуждите към даден момент“, бих искал да задам следния въпрос:
 1) При положение, че се наблюдава разминаване между планираните потребности на родителите на етап подготовка на проекта и реалните нужди в хода на изпълнението на самото изпълнение на проекта какви последици ще произтекат за кандидата (моля за детайлно разяснение)?
 Давам за пример следната практическа ситуация: Кандидат подава проектно предложение. То се основава на нуждите на неговите (на кандидата)  служители, според които е налична потребност да бъде използван детският кът целодневно (8 ч.),  за 30 деца, за които да се грижат 6 детегледачки на пълен работен ден, всяка от които се грижи за 5 деца.
 В този смисъл, ако в хода на изпълнение на проекта са възможни следните сценарии:
 • Намаляване на персонала на компанията, който да доведе до редуциране на броя на родители, които имат нужда от ползване на детския кът (например ;
 • Намаляване на часовата заетост, в която родителите искат да ползват детския кът?
 Това предполага всеки кандидат да се окаже в положение, в което е заявил подкрепа, която не отговаря на условията за кандидатстване. Това от своя страна може да доведе до намаляване на средствата за БФП (за възнаграждения и единна ставка) и финансови корекции без самия кандидат да има вина за неизпълнението.
 В този смисъл бих искал да обърна внимание на факта, че планирането на заетостта в един детски кът е практически невъзможно поради динамиката на процесите на трудовия пазар, здравната криза и други фактори. Според разяснението на УО налице са предпоставки за:
 • Риск за бенефициентите за загуба на средства, поради независещи от тях причини;
 • Задаване на минимален капацитет за ползване на детските кътове, поради страх от загуба на средства.
 В известна степен това обезсмисля процедурата, доколкото проектите могат да бъдат повече в тежест на бенефициентите отколкото в подкрепа.
 2. Възможно ли е разминаване при формулиране на условията за кандидатстване между  експертите от УО, които изготвят процедурата и експертите, които дават разясненията. Въпросът ми трябва да се разглежда в контекста на текстовете, които имат отношение, към текстовете от условията за кандидатстване, които дефинират че едно лице трябва да полага грижи за минимум 5 лица и горепосоченото разяснение (което поставя допълнителни условия, незаписани в условия за кандидатстване по процедурата), което противоречи на това процедурата да бъде в помощ на бенефициентите.
 3. Във връзка със следната практическа ситуация, моля да поясните дали е допустимо кандидатът да назначи 6 лица за полагане на грижи за деца на пълен работен ден.
 Практическа ситуация: Кандидатът има потребност от осигуряване на детски грижи за децата на неговите служителите 33 бр. През първите 4 месеца се предвижда те да посещават детския кът  по 8 часа. През вторите 5 по 4 часа. През Последните 4 отново по 8 ч.
 В тази връзка искам да попитам допустимо ли е кандидатът да назначи 6 служителя на 8 ч. работен ден? 
 II. Допълнителни въпроси
 1. Моля, да поясните дали декларация МСП се попълва от общини. 
 2. Допустимо ли е финансиране за назначаване/наемане на външен HR (специалист „Човешки ресурси“) през перото „Единна ставка“?
 Изразявам благодарност за оказаното съдействие и подкрепа! 
 С Уважение,
 Николай Балтов
 </x:t>
   </x:si>
   <x:si>
     <x:t>1. На етап кандидатстване в проектното предложение е необходимо да се заложи индикатор „Брой заети лица /родители/ с осигурено съвместяване на семейния и професионалния живот“, като се посочва броят на родител/ите, които ще се възползват от проектното предложение. На етап изпълнение, в случай на неизпълнение на заложените по проекта индикатори, УО ще наложи финансова корекция по реда на Наредбата за посочване на нередности, представляващи основания за извършване на финансови корекции, и процентните показатели за определяне размера на финансовите корекции по реда на ЗУСЕСИФ.
 2. Въпросът е зададен неясно. Изискването едно безработно лице да полага грижи за минимум 5 деца е посочено в т. 12.2 от Условията за кандидатстване.
 3. Да, допустимо е, като всяко наето безработно лице следва да полага грижи за деца по 8 часа на ден, независимо от това за колко време  и кога (например сутрин или следобед) децата ще посещават детския кът. 
 II. Допълнителни въпроси
 1. Декларация за обстоятелствата по чл. 3 и чл. 4 от Закона за малките и средните предприятия се представя само от микро, малки и средни предприятия по смисъла на ЗМСП.
 2. Да, допустимо е при условие, че е необходимо назначаване на специалист „Човешки ресурси“ за качественото изпълнение на проектните дейности.</x:t>
   </x:si>
-  <x:si>
-[...841 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -1030,99 +178,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1361,850 +510,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D55"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="25.590625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44159.6785691782</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44159.5278437616</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44158.5421981597</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44158.4580117245</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44156.5261303588</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...693 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>