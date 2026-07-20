--- v2 (2026-05-15)
+++ v3 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc8acc2d3e2417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49bbca2d75c047fdb603b5910ffebf05.psmdcp" Id="R9985fb0083bb4fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2abd0b75fb48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ceb57cf8d7374cbc888cb44648c5e7cd.psmdcp" Id="Re7843390fed94b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>