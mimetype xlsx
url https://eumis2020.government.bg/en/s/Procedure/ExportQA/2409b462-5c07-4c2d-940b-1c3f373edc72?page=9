--- v0 (2026-05-15)
+++ v1 (2026-09-03)
@@ -1,69 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3d45e2c7364490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56daf7931c38444495e000935eb0a3b5.psmdcp" Id="R025fc8dcaaa84449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfedb76a48d8441b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/901c185af6a6438d8da7ec529c19da38.psmdcp" Id="Rff9e1562bf0f4a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q047</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Обръщаме се към Вас във връзка с процедура чрез подбор на проектни предложения BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности" по Програма „Развитие на човешките ресурси" 2021–2027, с молба да ни предоставите разяснения по следния въпрос:
+Във връзка с обявения нов краен срок за кандидатстване (08.06.2026 г.) бихме искали да уточним каква е приложимата процедура в случай че кандидат е подал проектно предложение преди изменението на срока — следва ли предложението да бъде оттеглено и подадено наново, и ако да, има ли възможност да бъдат направени промени по съдържанието му преди повторното подаване? Или е предвиден друг механизъм, по който вече подадените предложения автоматично се разглеждат в рамките на актуалния срок, без да е необходимо повторно подаване?
+Предварително благодарим за отделеното внимание.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми  господине,
+Не е необходимо проектните предложения, които са подадени в рамките на първия краен срок за кандидатстване, да бъдат оттегляни и подадени повторно. Всички проектни предложения, които са подадени в рамките на срока ще бъдат присъединени към сесията за оценка. В случай че кандидат е подал повече от едно проектно предложение, то до оценка ще бъде допуснато само последното по време на подаване, проектно предложение, освен ако не е оттеглено от страна на кандидата.
+В случай че желаете проектно предложение да бъде оттеглено, е необходимо да ни изпратите писмено искане, подписано от лицето представляващо кандидата. Искането следва да бъде изпратено в ИСУН, модул „Комуникация с УО“. При подаването на новото проектно предложение, кандидатите могат да направят всички промени, които преценят за необходими.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.016-Q046</x:t>
   </x:si>
   <x:si>
     <x:t>До
 Управляващия орган на
 Оперативна програма „Развитие на човешките ресурси“
 Относно: Възможност за редакция на подадено проектно предложение след промени в Условията за кандидатстване
 Уважаеми дами и господа,
 На 05.05.2026 г. подадохме проектно предложение по процедура за предоставяне на безвъзмездна финансова помощ по ОПРЧР чрез ИСУН с Вх. рег. №: BG05SFPR002-2.016-0045
 „Път към независимост: интегриран модел за социално-икономическа интеграция“
 Програма "Развитие на човешките ресурси" 2021-2027,
 BG05SFPR002-2.016 - Подкрепа за уязвими и маргинализирани общности.
 На 08.05.2026 г. получихме съобщение за промени в Условията за кандидатстване по същата процедура. В тази връзка бихме искали да Ви помолим за разяснение дали е възможно да бъдат направени корекции във вече подаденото проектно предложение, с цел съобразяването му с актуализираните условия.
 В случай че подобна редакция е допустима, молим да ни информирате какъв е редът за извършване на промените в системата ИСУН, както и дали е необходимо предприемането на допълнителни действия от наша страна.
 Предварително Ви благодарим за съдействието.
 С уважение, 
 Доника Колева, 
 Фондация КОНКОРДИЯ България</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 1.	Промените в Условията за кандидатстване се отнасят единствено до удължаване срока за подаване на проектни предложения по процедура BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности“ до 08.06.2026 г. Няма изменения в изискванията и критериите към проектните предложения, кандидатите, партньорите и асоциираните партньори.
 2.	Съгласно т. 24.3. Брой предложения и безвъзмездни финансови помощи на кандидат и партньор от Условията за кандидатстване:
@@ -114,71 +129,50 @@
 Във връзка с подготовката на проектно предложение по Процедура BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности“, бихме искали да отправим следното запитване:
 Предвиждаме в проектното предложение да включим народно читалище като партньор.
 В тази връзка молим за разяснение относно приложимостта на следното условие в Условията за кандидатстване, към партньора – читалище:
 „Счита се, че кандидатът разполага с необходимия финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на исканата БФП. Партньорът разполага с финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на БФП, която ще разходва партньорът.“
 Моля да уточните:
 1.	Следва ли народното читалище да се счита за „публичен орган – разпоредител с бюджет“ по смисъла на процедурата;
 2.	В случай че не се счита за такъв, прилага ли се горепосоченото изискване за 20 % финансов капацитет спрямо бюджета му, или финансовият му капацитет се оценява по реда за кандидати/партньори, различни от публични органи.
 3.	В случай, че финансовият капацитет на читалището се оценява по реда за кандидати/партньори, различни от публични органи, правилно ли изчисляваме финансовата стабилност на читалището въз основа на данните от счетоводния му баланс за 2025 г., както следва:
 Собствен капитал (код 05000) - 5 хиляди лева 
 Общо актива/пасива (код 04500) - 5 хиляди лева 
 Печалба/загуба (код 05600) - 0 
 На база на тези данни:
 Коефициентът на финансова независимост е 1.00
 Рентабилността е 0% 
 Общата оценка по методиката е 6 точки, което съответства на „добра“ финансова стабилност.
 В тази връзка бихме искали да попитаме:
 Следва ли да се счита, че читалището покрива изискването за финансов капацитет по процедурата, независимо от ниския абсолютен размер на бюджета му, при положение че съгласно методиката получава оценка „добра“?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 1.	Съгласно чл. 2, ал. 2 от Закона за народните читалища - Читалищата са юридически лица с нестопанска цел.  Съгласно т. 11.1. Общи изисквания за допустимост на кандидата, партньорите и асоциираните партньори от Условията за кандидатстване:
 Финансовият капацитет на кандидати/партньори, различни от публични органи, се изчислява на база Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027. За целите на тази проверка, УО получава по служебен път Счетоводния баланс на организацията за последната приключила финансова година (2025) чрез информационната система МониторСтат, поддържана и управлявана от Националния статистически институт.
 В случай че кандидатът/партньорът няма подаден счетоводен баланс към НСИ за 2025 г. или е подал в НСИ Декларация за липса на дейност за същата година, проектното предложение се отхвърля.
 2.	Съгласно посочените от Вас данни от Счетоводния баланс за 2025 г., читалището разполага с финансов капацитет, изчислен в съответствие с Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027.</x:t>
-  </x:si>
-[...19 lines deleted...]
-4.	В размера на почасовото възнаграждение, изчислен чрез методиката по т.1.1. от Методологията за регламентиране на възнагражденията по ПРЧР, се включват само осигурителните и данъчните начисления за сметка на наетото лице. Разходите за осигуровки за сметка на работодателя се начисляват върху размера на почасовото възнаграждение.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -573,107 +567,107 @@
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46154.5018144907</x:v>
+        <x:v>46157.6731368866</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46128.5000638542</x:v>
+        <x:v>46154.5018144907</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46128.4570279051</x:v>
+        <x:v>46128.5000638542</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4">
-        <x:v>46127.4831740393</x:v>
+        <x:v>46128.4570279051</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="4">
-        <x:v>46126.6260215278</x:v>
+        <x:v>46127.4831740393</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>