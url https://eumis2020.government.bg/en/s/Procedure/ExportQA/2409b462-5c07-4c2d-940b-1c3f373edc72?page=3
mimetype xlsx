--- v0 (2026-03-03)
+++ v1 (2026-09-02)
@@ -1,352 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588159f6982d4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea8579ec8f9c491891d813c222f48e9c.psmdcp" Id="R9d7d2448c6d64b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a302305c4746d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4fb0192a64940b9b60ca7d70af567fa.psmdcp" Id="R6dfb0dda4fd744d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-2.016-Q013</x:t>
-[...8 lines deleted...]
-Благодаря!</x:t>
+    <x:t>BG05SFPR002-2.016-Q047</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Обръщаме се към Вас във връзка с процедура чрез подбор на проектни предложения BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности" по Програма „Развитие на човешките ресурси" 2021–2027, с молба да ни предоставите разяснения по следния въпрос:
+Във връзка с обявения нов краен срок за кандидатстване (08.06.2026 г.) бихме искали да уточним каква е приложимата процедура в случай че кандидат е подал проектно предложение преди изменението на срока — следва ли предложението да бъде оттеглено и подадено наново, и ако да, има ли възможност да бъдат направени промени по съдържанието му преди повторното подаване? Или е предвиден друг механизъм, по който вече подадените предложения автоматично се разглеждат в рамките на актуалния срок, без да е необходимо повторно подаване?
+Предварително благодарим за отделеното внимание.
+</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
-Съгласно т. 11.2. Специфични изисквания за допустимост на кандидата, партньора/ите и асоциираните партньори от Условията за кандидатстване:
-[...17 lines deleted...]
-Моля за официално становище дали посочените категории лица са допустими за включване като целева група по процедурата и при какви условия следва да бъде доказан техният статус.</x:t>
+Не е необходимо проектните предложения, които са подадени в рамките на първия краен срок за кандидатстване, да бъдат оттегляни и подадени повторно. Всички проектни предложения, които са подадени в рамките на срока ще бъдат присъединени към сесията за оценка. В случай че кандидат е подал повече от едно проектно предложение, то до оценка ще бъде допуснато само последното по време на подаване, проектно предложение, освен ако не е оттеглено от страна на кандидата.
+В случай че желаете проектно предложение да бъде оттеглено, е необходимо да ни изпратите писмено искане, подписано от лицето представляващо кандидата. Искането следва да бъде изпратено в ИСУН, модул „Комуникация с УО“. При подаването на новото проектно предложение, кандидатите могат да направят всички промени, които преценят за необходими.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>До
+Управляващия орган на
+Оперативна програма „Развитие на човешките ресурси“
+Относно: Възможност за редакция на подадено проектно предложение след промени в Условията за кандидатстване
+Уважаеми дами и господа,
+На 05.05.2026 г. подадохме проектно предложение по процедура за предоставяне на безвъзмездна финансова помощ по ОПРЧР чрез ИСУН с Вх. рег. №: BG05SFPR002-2.016-0045
+„Път към независимост: интегриран модел за социално-икономическа интеграция“
+Програма "Развитие на човешките ресурси" 2021-2027,
+BG05SFPR002-2.016 - Подкрепа за уязвими и маргинализирани общности.
+На 08.05.2026 г. получихме съобщение за промени в Условията за кандидатстване по същата процедура. В тази връзка бихме искали да Ви помолим за разяснение дали е възможно да бъдат направени корекции във вече подаденото проектно предложение, с цел съобразяването му с актуализираните условия.
+В случай че подобна редакция е допустима, молим да ни информирате какъв е редът за извършване на промените в системата ИСУН, както и дали е необходимо предприемането на допълнителни действия от наша страна.
+Предварително Ви благодарим за съдействието.
+С уважение, 
+Доника Колева, 
+Фондация КОНКОРДИЯ България</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
-1.	Да, правилно е това тълкуване. Менторът е лице от същото предприятие, което да подпомогне новонаетото лице от целевата група при навлизането му в спецификата на работното място/заеманата длъжност за период до 3 месеца.
-[...11 lines deleted...]
-3.	Съгласно Условията за кандидатстване допустимите целеви групи по проекта са:
+1.	Промените в Условията за кандидатстване се отнасят единствено до удължаване срока за подаване на проектни предложения по процедура BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности“ до 08.06.2026 г. Няма изменения в изискванията и критериите към проектните предложения, кандидатите, партньорите и асоциираните партньори.
+2.	Съгласно т. 24.3. Брой предложения и безвъзмездни финансови помощи на кандидат и партньор от Условията за кандидатстване:
+В случай че кандидат е подал повече от едно проектно предложение, то до оценка ще бъде допуснато само последното по време на подаване, проектно предложение, освен ако не е оттеглено от страна на кандидата.
+В случай че желаете проектно предложение с № BG05SFPR002-2.016-0045 " Път към независимост: интегриран модел за социално-икономическа интеграция" да бъде оттеглено, е необходимо да ни изпратите писмено искане, подписано от лицето представляващо кандидата. Искането следва да бъде изпратено в ИСУН, модул „Комуникация с УО“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте, ако по дейността субсидирана заетост общината е работодател, това счита ли се за de minimis?
+Предварително благодаря!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми  господине,
+Съгласно т. 15. Приложим режим на минимални помощи от Условията за кандидатстване:
+Дейностите, които се реализират чрез прилагане на открити, прозрачни и публични процедури за избор на изпълнител по смисъла на т. 89-96 от Известието на Комисията, се считат за непомощ.
+По настоящата процедура следва да се възложат дейностите за:
+- обучения по професионална квалификация и ключови компетентности (дейност 3 от направление 1);
+- дейностите за профилактичните прегледи за здравно неосигурени лица (дейност 2 от направление 2);
+- дейности по организиране на събития, кампании (дейност 4 от направление 2);
+- всички дейности от направление 3, описани в т. 13.2. Допустими дейности.
+Всички други дейности (извън дейност 3 от направление 1, дейност 2 и дейност 4 от направление 2 и всички дейности от направление 3) следва да се изпълняват пряко от кандидат/партньор и ще представляват минимална помощ (помощ „de minimis”) съгласно Регламент (ЕС) № 2023/2831 на Комисията от 13 декември 2023 година относно прилагането на членове 107 и 108 от Договора за функционирането на Европейския съюз (ДФЕС) към помощта de minimis, публикуван в Официален вестник на ЕС L 352 от 24.12.2013 г. и последващи изменения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q044</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Във връзка с  намерението ни за кандидатстване по процедура BG05SFPR002-2.016 - Подкрепа за уязвими и маргинализирани общности, имаме следния въпрос и молим да получим еднозначен отговор:
+Планираме в целевата група да включим и представители на уязвими групи, а именно лица в неравностойно положение на пазара на труда съгласно Допълнителни разпоредби § 1., т. 4а. от ЗНЗ (безработни лица с по-ниска конкурентоспособност на пазара на труда, в които се включват: безработни младежи до 29-годишна възраст (включително); продължително безработни лица; безработни лица с трайни увреждания; безработни лица - родители (осиновители) с деца до 4-годишна възраст; безработни лица, изтърпели наказание лишаване от свобода; безработни над 55-годишна възраст; безработни лица с основно или по-ниско образование, безработни лица без професионална квалификация), които НЕ са от малцинствата. Това допустимо ли е?
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми  господине,
+Съгласно Условията за кандидатстване, допустимите целеви групи по проекта са:
 •	Лица, представители на маргинализирани общности като ромите; 
 •	Уязвими групи (бежанци, граждани от трети страни и други). 
-Също така следва да имате предвид, че съгласно т. 7. Индикатори от Условията за кандидатстване, задължителният индикатор за изпълнение, в който се отчитат всички лица, включени в дейностите по проекта е „Малцинства  (включително маргинализирани общности като ромите)“. В тази връзка, лицата от целевите групи трябва задължително да попадат в определението за „малцинства“ - всички участници, принадлежащи към етнически, религиозни или езикови групи и/или хора с различни културни традиции или произход от мнозинството от населението в дадена държава. 
-[...10 lines deleted...]
-    <x:t>Допустимо ли е по Направление 1 да се наемат лица, които да предоставят социални услуги?</x:t>
+Групите в неравностойно положение на пазара на труда, съгласно Допълнителни разпоредби § 1., т. 4а. от ЗНЗ, попадат в обхвата на „други“ допустими представители на „уязвими групи“. 
+Съгласно т. 7. Индикатори от Условията за кандидатстване, задължителният индикатор за изпълнение е „Малцинства  (включително маргинализирани общности като ромите)“. В индикатора за изпълнение следва да бъдат отчетени всички лица от допустимите целеви групи, които са включени в дейностите по проекта.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q043</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Уважаеми дами и господа,
+Във връзка с подготовката на проектно предложение по Процедура BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности“, бихме искали да отправим следното запитване:
+Предвиждаме в проектното предложение да включим народно читалище като партньор.
+В тази връзка молим за разяснение относно приложимостта на следното условие в Условията за кандидатстване, към партньора – читалище:
+„Счита се, че кандидатът разполага с необходимия финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на исканата БФП. Партньорът разполага с финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на БФП, която ще разходва партньорът.“
+Моля да уточните:
+1.	Следва ли народното читалище да се счита за „публичен орган – разпоредител с бюджет“ по смисъла на процедурата;
+2.	В случай че не се счита за такъв, прилага ли се горепосоченото изискване за 20 % финансов капацитет спрямо бюджета му, или финансовият му капацитет се оценява по реда за кандидати/партньори, различни от публични органи.
+3.	В случай, че финансовият капацитет на читалището се оценява по реда за кандидати/партньори, различни от публични органи, правилно ли изчисляваме финансовата стабилност на читалището въз основа на данните от счетоводния му баланс за 2025 г., както следва:
+Собствен капитал (код 05000) - 5 хиляди лева 
+Общо актива/пасива (код 04500) - 5 хиляди лева 
+Печалба/загуба (код 05600) - 0 
+На база на тези данни:
+Коефициентът на финансова независимост е 1.00
+Рентабилността е 0% 
+Общата оценка по методиката е 6 точки, което съответства на „добра“ финансова стабилност.
+В тази връзка бихме искали да попитаме:
+Следва ли да се счита, че читалището покрива изискването за финансов капацитет по процедурата, независимо от ниския абсолютен размер на бюджета му, при положение че съгласно методиката получава оценка „добра“?
+</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
-Дейностите по Направление 1 са насочени към осигуряване на подкрепа за подобрен достъп на уязвими групи, вкл. на ромите до пазара на труда, а не към предоставяне на социални услуги. Допустимите дейности са свързани с активиране и мотивиране за активно поведение на пазара на труда, придобиване на трудови навици и умения, включване в обучения, както и и осигуряването на субсидирана заетост при работодател. В този смисъл лицата, които ще бъдат наети за изпълнение на преките дейности от Направление 1 не е допустимо да предоставят социални услуги, а следва да предоставят подкрепа и насочване към услуги за достъп до пазара на труда.
-[...205 lines deleted...]
-Съгласно Условията за кандидатстване в едно проектно предложение могат да участват до три организации – кандидат и до двама партньори. Една организация може да участва в максимум три проектни предложения – веднъж в качеството си на кандидат и в две проектни предложения като партньор.</x:t>
+1.	Съгласно чл. 2, ал. 2 от Закона за народните читалища - Читалищата са юридически лица с нестопанска цел.  Съгласно т. 11.1. Общи изисквания за допустимост на кандидата, партньорите и асоциираните партньори от Условията за кандидатстване:
+Финансовият капацитет на кандидати/партньори, различни от публични органи, се изчислява на база Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027. За целите на тази проверка, УО получава по служебен път Счетоводния баланс на организацията за последната приключила финансова година (2025) чрез информационната система МониторСтат, поддържана и управлявана от Националния статистически институт.
+В случай че кандидатът/партньорът няма подаден счетоводен баланс към НСИ за 2025 г. или е подал в НСИ Декларация за липса на дейност за същата година, проектното предложение се отхвърля.
+2.	Съгласно посочените от Вас данни от Счетоводния баланс за 2025 г., читалището разполага с финансов капацитет, изчислен в съответствие с Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -365,99 +200,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -696,262 +532,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D13"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46157.6731368866</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46154.5018144907</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46128.5000638542</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46128.4570279051</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...101 lines deleted...]
-        <x:v>46</x:v>
+      <x:c r="B6" s="4">
+        <x:v>46127.4831740393</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>