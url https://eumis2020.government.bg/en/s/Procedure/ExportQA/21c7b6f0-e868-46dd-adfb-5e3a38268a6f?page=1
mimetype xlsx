--- v0 (2025-12-18)
+++ v1 (2026-07-30)
@@ -1,116 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f63b7f8267b4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/639611ef95f64e6282e2ccfd15d5fa5f.psmdcp" Id="R50b044c18cef4829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde7b54aa9674199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/330bdf40391d4695acab00ea239950d6.psmdcp" Id="R9e32b9ee148241dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.008-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>19.06.2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Във връзка със изготвянето на бюджета на проект по процедура BG05SFPR002-1.008 „„НЕ“ НА ДИСКРИМИНАЦИЯТА“ имаме следните въпроси:
 1.	По отношение на бюджета на проекта:
 Молим за разяснение относно разпределението на разходите по всяка дейност на „за слаборазвити региони“ и за „региони в преход“ /стр. 14 от Условията за кандидатстване/.
 Прави впечатление, че по-голяма част от бюджета е предназначен за слаборазвити региони - 1 473 280 лв. а за региони в преход където е и седалището на КЗД само  126 720 лв.
 Ако правилно разбираме правилата например по отношение на дейностите свързани с кампании, кръгли маси и семинари – те могат да са предназначени и да се провеждат в населени места съответстващи на посоченото разпределение. 
 По отношение на други дейности обаче за нас остава неясно как да се разпределят разходите по този начин на бюджетиране. 
 Например за дейност 5. „Разходи за въвеждане на нови дигитални инструменти и услуги, вкл. осигуряване на възможност за електронно подаване на жалби и сигнали“. Тук ние бихме възложили по реда на ЗОП на един изпълнител изработването на 1 продукт. При това положение при изпълнение ще имаме 1 фактура за обща сума. Как бихме могли да я разпределим по посочения в указанията начин, а именно:
 5.1. Разходи за нови дигитални инструменти и услуги – за слаборазвити региони;
 5.1.Разходи за нови дигитални инструменти и услуги – за региони в преход;
 Същите въпроси възникват и във връзка с разходите по дейност 6. „Разходи за последваща надграждаща оценка на въздействието на глава втора, раздел първи от ЗЗДискр. - „Защита при упражняване на правото на труд“, проучвания и анализи за причините и факторите, влияещи върху ненаемането на работа на представителите на уязвимите групи /вкл. роми, жени и хора с увреждания/“.
 Тази дейност се предвижда да се изпълни от служители на КЗД, което означава, че разходите са за възнаграждения. Всички възнаграждения се начисляват изплащат от КЗД, която е със седалище София т.е. регион в преход.  При това положение, как бихме могли да разпределим по посочения начин тези възнаграждения след като всички служители са в София.
 6.1.Разходи за оценка на въздействието на глава втора, раздел първи от ЗЗДискр. – за слаборазвити региони;
 6.2.Разходи за оценка на въздействието на глава втора, раздел първи от ЗЗДискр. – за региони в преход;
 Прави впечатление, че същите правила на разпределение на разходите е въведен и по отношение на непреките разходи – стр.15 от Условията за кандидатстване:
 „7/7.1 Непреки разходи - определят се чрез прилагане на единна ставка, определена чрез прилагане на процент към една или няколко определени категории разходи, съгласно чл. 53 (1), буква (г)., чл. 53 (3), буква (а), (i) и (ii) и чл. 54 буква (в) от Регламент 2021/1060.
 7.1. Непреки разходи - разходи за слаборазвити региони;
 7.2.Непреки разходи - разходи за регион в преход.“
 Тук отново се поставя въпроса как да разпределим разходите по управление на проекта по посочения способ , след като всички лица които ще получат възнаграждения са с адрес гр. София т.е. регион в преход.
 2.	По отношение на индикатора за резултат „Заети лица, повишили техните компетенции“ –стр. 6 от Условията за кандидатстване.
 Посочен е Слабо развити региони извън ЮЗР 83 бр. , а за  Регион в преход Югозападен район за планиране (ЮЗР) (NUTS-2) София град (столица) София област Област Благоевград Област Перник Област Кюстендил (целева стойност и мерна единица) – 7 бр. 
 Доколкото проекта е предназначен за служители на КЗД това означава ли, че само 7 наши служители могат да се обучат, тъй като седалището на Комисията е в гр. София?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Отговор № 1/19.06.2023  г.
 Уважаема госпожо/Уважаеми господине,
 1.	По отношение на бюджета на проекта:
 Моля да имате предвид, че не е допустимо преразпределянето на средства между слабо развити региони и регион в преход в рамките на общия бюджет на процедурата. 
 В бюджета следва да попълните суми и за двата региона към всяка дейност, разпределени съгласно процентното съотношение на общите разходи между регион преход и слабо развити региони. Процедурата се изпълнява на територията на цялата страна и посочените от Ваша страна дейности и продукти обхващат не само региона в преход, а и слабо развити региони.
 2.	Посочените индикатори за слабо развити региони извън ЮЗР 83 бр. и за регион в преход Югозападен район за планиране (ЮЗР) (NUTS-2) София град (столица) София област Област Благоевград Област Перник Област Кюстендил (целева стойност и мерна единица) – 7 бр. не могат да бъдат променяни. Те ще се отчитат пропорционално на база на съответните бюджетни редове. Заложените бройки в индикаторите са минимални, както следва: 7 от ЮЗР и 83 от слабо развити региони. Броят на индикаторите може да бъде по-голям от посоченото в Условията за кандидатстване, така че може да се обучат повече от 7 служители на КЗД. Имайте предвид, че в целевата група по проекта, освен служители на КЗД, могат да бъдат включени и други служители в институции и организации, например представители на общинската и областна администрации, представители на агенцията по заетостта и на инспекцията по труда.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -129,99 +126,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -460,108 +458,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45096.6117589815</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>