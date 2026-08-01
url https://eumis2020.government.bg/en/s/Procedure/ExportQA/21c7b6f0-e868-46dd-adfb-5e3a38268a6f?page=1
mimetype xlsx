--- v1 (2026-07-30)
+++ v2 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde7b54aa9674199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/330bdf40391d4695acab00ea239950d6.psmdcp" Id="R9e32b9ee148241dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae4be90c39241a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06a581f60e264607b62bf1a066d7e846.psmdcp" Id="R9a4bd703cc1a4a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>