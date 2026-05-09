--- v1 (2026-03-14)
+++ v2 (2026-05-09)
@@ -1,121 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a0ce6ca7454c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e3e74188175412fae7d304ecf212295.psmdcp" Id="R8d09b8843ec54be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9a3fd50aad45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49c0be7c39ca46bcb31c1bf6456b8a9f.psmdcp" Id="R2c876356a3674f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>17.03.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Добър ден,
 Казваме се Христо Грошев и бих желал да кандидтаствам по програма "Околна среда". По указаните стъпки трябва да се попълни формуляр, но когато натисна в сайта ви да премина към попълване ми се появява грешка "Процедурата не е достъпна за кандидатстване с текущия метод на идентификация на потребителя" Прегледах профила си и не виждам никаква форма за допълнителна идетифиакция. Моля ако правя нещо грешно да ми се разясни за да мога да кандидатствам по проекта.
 Поздрави,
 Христо Грошев</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно раздел 11 „Допустими кандидати“ от условията за кандидатстване, процедура BG16FFPR002-6.001 е процедура за директно предоставяне на безвъзмездна финансова помощ, която се предоставя по реда на чл. 43, ал.1 от Закона за управление на средствата от Европейските фондове при споделено управление (ЗУСЕФСУ) на конкретен бенефициент, посочен в съответната програма или в документ, одобрен от Комитета за наблюдение на програмата. 
 Конкретен бенефициент по процедурата е само Управляващият орган – Главна дирекция „Оперативна програма „Околна среда“, която е директен бенефициент по процедурата и по приоритет 6 „Техническа помощ“ на Програма „Околна среда“ 2021-2027 г. (ПОС 2021-2027 г.)
 В този смисъл, безвъзмездната финансова помощ по процедурата се предоставя по реда на чл. 43, ал. 4 от горецитирания закон, чрез подаване на формуляр за кандидатстване с приложен финансов план за бюджетна линия единствено от страна на конкретния бенефициент по приоритет 6 „Техническа помощ“ на ПОС 2021-2027 г. и не е достъпна за кандидатстване на други организации, институции или отделни юридически и/или физически лица.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-Q002</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте!
 Искам да подам заявление по проект BG16FFPR002-6.001. Мога ли да го подам онлайн или трябва на място? Къде мога да открия всички нужни формуляри за попълвание?
 Благодаря предварително за съдействието ви!
 С уважение:
 Елена Цветанова</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-6.001-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>28.09.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Уважаеми колеги, В качеството си на бенефициент по приоритет 6 „Техническа помощ“ на ПОС 2021-2027 г. бих желала да отправя следния въпрос: При подготовка на бюджетни линии за предоставяне на безвъзмездна финансова помощ по приоритет 6 „Техническа помощ“ на ПОС 2021-2027 г., моля за Вашето разяснение как да бъдат разпределени планираните разходи по отделните бюджетни линии по категории региони: за региона в преход (Югозападен регион за планиране) и за по-слабо развитите региони (Югоизточен регион за планиране, Южен централен регион за планиране, Северозападен регион за планиране, Северен централен регион за планиране, Североизточен регион за планиране) предвид посоченото в т. 8 от Условията за кандидатстване към процедурата разпределение по региони. Дейностите по настоящата процедура ще се изпълняват на територията на цялата страна, като резултатите от изпълнението на дейностите ще бъдат в полза на цялата територия на Република България. 
 С уважение, Петя Петрова
 </x:t>
   </x:si>
   <x:si>
     <x:t>Във връзка с поет ангажимент на национално ниво в приложен към Споразумението за партньорство (СП) на Република България нон-пейпър относно разпределението на средства за регионите (регион в преход и по-слабо развити региони), ресурсите по приоритетите за техническа помощ на програмите за периода 2021-2027 г. са аритметично разпределени в съотношение 1:5 (transition region : less-developed regions), като разпределението не отговаря на индикативното местонахождение на изпълнение на мерките, съобразено с локацията на УО и преобладаващо изпълнение на територията на Югозападния регион за планиране (ЮЗР).
 На етап СП е договорено прехвърлянето на допълнителен ресурс от по-слабо развитите региони към този в преход, като същият е прибавен към средствата за регион в преход по приоритет „Техническа помощ“(ТП) на ПОС 2021-2027 г. въз основа на представена обосновка за необходимостта от повече средства. Във връзка с направения трансфер съотношението на средствата за ТП за ЮЗР и по-слабо развити региони е 47,88 % на 52,12 %, като това съотношение е уникално, с нарочно разпределение за целите на ПОС 2021-2027 г.
 Съгласно гореизложеното при планиране на разходите по отделните бюджетни линии, в случай че изпълнението на дейностите покрива територията на цялата страна и резултатите от изпълнението не могат да бъдат отнесени към определена категория регион, бенефициентът прилага процентно съотношение за всеки разход 47,88 % (ЮЗР) на 52,12 % (по-слабо развити региони), като следи разпределението по региони на общия размер на безвъзмездната финансова помощ по процедурата съгласно т. 8 на условията за кандидатстване.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -134,99 +128,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -465,136 +460,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45368.7152687732</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45368.7127407176</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="D3" s="5" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45197.5875765741</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>