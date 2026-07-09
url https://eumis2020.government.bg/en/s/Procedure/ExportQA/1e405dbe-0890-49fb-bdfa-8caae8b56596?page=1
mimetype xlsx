--- v2 (2026-05-09)
+++ v3 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9a3fd50aad45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49c0be7c39ca46bcb31c1bf6456b8a9f.psmdcp" Id="R2c876356a3674f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bfd7bab4ae48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/439c930ad07e437eae0e121245c6be3b.psmdcp" Id="Rec70a294066a4ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>