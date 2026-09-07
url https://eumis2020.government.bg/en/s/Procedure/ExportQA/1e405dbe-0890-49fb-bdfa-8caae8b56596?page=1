--- v3 (2026-07-09)
+++ v4 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bfd7bab4ae48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/439c930ad07e437eae0e121245c6be3b.psmdcp" Id="Rec70a294066a4ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c51281b7e354e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de15dcaef30a40c191e8064148e7586a.psmdcp" Id="R42933ad10ad642a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>