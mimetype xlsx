--- v0 (2026-05-11)
+++ v1 (2026-09-02)
@@ -1,113 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32ea1df17454dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e65f8e25b474dd1931b059ac4d432bc.psmdcp" Id="R40649ee5144d4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16df47746b54bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5db0b4b46363485eaae5ca88877de071.psmdcp" Id="R71e783af1c51461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR001-1.009-Q003</x:t>
-[...36 lines deleted...]
-Община Шабла
+    <x:t>BG05SFPR001-1.009-Q014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В Приложение №13 за допълващо финансиране от Програма „Образование“ към СВОМР на "МИГ-Карнобат, за Мярка МИГ „Приобщаващо образование и образователна интеграция на територията на община Карнобат“,  МИГ е записал в т. "Минимален и максимален размер на допустимите разходи за едно проектно предложение – от 50 000 лв. до 100 000 лв." / сега е равностойността на евро/. 
+В Условията за кандатстване по Процедура BG05SFPR001-1.009, в т.9. "Минимален (ако е приложимо) и максимален размер на безвъзмездната финансова помощ за конкретен проект:Минимален размер на безвъзмездната финансова помощ за проект по настоящата процедура: 25 565 евро.
+Максимален размер на безвъзмездната финансова помощ за проект по настоящата процедура: 178 952 евро, но не повече от определения бюджет за съответната територия на МИГ"
+Може ли Бенефициент по Мярката, да внесе 1 проект на стойност до 178 952 евро, както е записано в Условията за кандидатстване, или следва да се съобрази с изискванията на Приложение 13 към СВОМР и всеки проект да бъде на стойност, посочена в т.9 на Приложение №13 към СВОМР,.е 100 000 лева? 
+2. Кой документ следва да се прилага при определяне на максималния размер на заявената безвъзмездна финансова помощ по едно проектно предложение – одобреният формуляр за допълващо финансиране по Програма „Образование“ към стратегия за ВОМР или условията за кандидатстване по процедурата, където стойност е до 178 952 евро?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 8 до 26.08.2026 г. (отговор на въпрос 14). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.009-Q013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mоля за разяснение писмено становище по следните въпроси във връзка с процедура BG05SFPR001-1.009 „Създаване на условия за достъп до образование чрез преодоляване на демографски, социални и културни бариери (допълващо финансиране на подхода ВОМР)“:
+Предвид че съгласно чл. 49, ал. 2 от ЗПУО центровете за специална образователна подкрепа са центрове за подкрепа за личностно развитие, в които се осъществява обучение на деца и ученици със СОП чрез групи и паралелки, индивидуални учебни планове и индивидуални учебни програми, може ли ЦСОП да участва като партньор/друга допустима институция по процедура BG05SFPR001-1.009, при положение че не попада в изрично посочените изключения по чл. 41 и чл. 43 ЗПУО? Ако да – в какво качество?“
+И бих добавила втори въпрос:
+Допустимо ли е Община Лом като кандидат да включи ЦСОП като институция, в която се извършват част от образователните дейности по проекта, насочени към деца и ученици със СОП, при условие че административното и финансовото управление на проекта се осъществява от общината?
+С уважение:
+Румяна Симеонова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 7 до 18.08.2026 г. (отговор на въпрос 13). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.009-Q012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Допустими партньори ли са народните читалища, регистрирани в обществена полза?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 7 до 18.08.2026 г. (отговор на въпрос 12). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.009-Q011</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ВЪПРОСИ ПО BG05SFPR001-1.009-ВОМР
+1.	Допустимо ли е две Училища (ако отговорят на останалите изисквания за допустимост) да участват в един проект – едното  - като Кандидат, второто – като Партньор? 
+2.	Съгласно описанието на допустимите целеви групи, посочено в Условията за Кандидатстване и отговор по въпрос №2,  допустими представители на целевите групи ли са ученици/деца със специални образователни потребности.?
+3.	Задължително ли е включване на всички дейности 1, 2 и 3 в проектното предложение?
+4.	Дали изискванията  за задължителни  индикатори се отнасят само,  ако в проекта са включени приложимите за  съответния индикатор  дейности?
+5.	В УК-описанието на Дейност 1 е записано, че „Във всяка форма и начин на реализация по Дейност 1 задължително участват деца/ученици, чийто майчин език не е български и такива, чийто майчин език е български – на ниво група или повече групи.“. Дали това изискване включва само  „деца/ученици, чиито майчин език не е български“  или  и деца/ученици  и от останалите целеви групи? 
+П. Чингаров
+МИГ Кирково-Златоград  
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 1 до 21.04.2026 г. (отговор на въпрос 1). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 6 до 27.07.2026 г. (отговор на въпрос 11). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.009-Q010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Във връзка с подготовка на проектно предложение на Община Кнежа по Процедура BG05SFPR001-1.009 СЪЗДАВАНЕ НА УСЛОВИЯ ЗА ДОСТЪП ДО ОБРАЗОВАНИЕ ЧРЕЗ ПРЕОДОЛЯВАНЕ НА ДЕМОГРАФСКИ, СОЦИАЛНИ И КУЛТУРНИ БАРИЕРИ (ДОПЪЛВАЩО ФИНАНСИРАНЕ НА ПОДХОДА ВОМР), моля за разяснения по следните въпроси:
+1. Може ли Община Кнежа да подаде проектно предложение като водещ кандидат и да включи в него още 6 броя партньори?
+2. Може ли общината да подаде едно проектно предложение в първия прием /до 08.07.2026 г./ и друго проектно предложение във втория прием /до 09.11.2026 г./?
+3. В Условията за кандидатстване е посочено, че във всяка форма и начин на реализация на Дейност 1 трябва задължително да се включват деца/ученици, чийто майчин език НЕ е български. Означава ли това, че детски градини и училища, в които няма деца, чийто майчин език НЕ е български, не могат да участват като кандидати или партньори в проекта и да изпълняват дейност 1?
+Благодаря предварително!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 5 до 17.06.2026 г. (отговор на въпрос 10). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -472,115 +494,143 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D4"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46134.6631352778</x:v>
+        <x:v>46259.6734593287</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46129.6484598495</x:v>
+        <x:v>46248.6490133333</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46128.4720019907</x:v>
+        <x:v>46247.5257328819</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46220.0058975232</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:4">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46185.6873795255</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>