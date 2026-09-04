--- v1 (2026-09-02)
+++ v2 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16df47746b54bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5db0b4b46363485eaae5ca88877de071.psmdcp" Id="R71e783af1c51461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12f8247a40a4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3f4fbde8816489cab3874e03c6c1a1a.psmdcp" Id="R4c156d81b0d546c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>