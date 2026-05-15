--- v1 (2026-02-25)
+++ v2 (2026-05-15)
@@ -1,75 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504043eddfc74d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9598c527a6b41e0bf83964599e505db.psmdcp" Id="R34bb753c0fdd4ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8581419a65fd4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dff3b7acaa5460ca7dc98e3d86bc9e5.psmdcp" Id="Rc5d89053396d480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1732" uniqueCount="1732">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.004-Q556</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>24.04.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми госпожи/господа,
 моля за следните разяснения по следните две хипотези:
 1. Ако кандидат подаде повторно едно проектно предложение (с цел коригиране на допусната техническа грешка), следва ли да подаде искане за оттегляне на предходното проектно предложение или комисията за оценка по служебен път ще разгледа само последното постъпило предложение.
 2. Ако кандидат е подал две еднакви проектни предложения в рамките на няколко дни и впоследствие реши, че желае комисията да разгледа първото (по хронолигичен ред) подадено предложение, ще бъде ли уважено подадено искане за оттегляне и неразглеждане на предложението, което е подадено последно.
 Благодаря</x:t>
   </x:si>
   <x:si>
     <x:t>1.До приключването на работата на Оценителната комисия кандидатът има възможност да оттегли своето проектно предложение като подаде писмено искане пред УО в системата ИСУН 2020.
 2. Ако кандидата е подал две еднакви проектни предложения, то следва да оттегли едното от тях, предвид че не е допустимо за едни и същи разходи и дейности да получи безвъзмездна финансова помощ. В тази връзка следва да подадете комуникация кое проектно предложение подлежи на оттегляне, за да може УО да  предприеме необходимите действия  по оттеглянето му.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.004-Q555</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Съгласно условията за кандидатстване, не е допустимо проектното предложение да се изпълнява едновременно в регион в преход (ЮЗР) и в по-слабо развити региони (извън ЮЗР), НО допустимо ли е едно проектно предложение да се изпълнява в три (или повече) места на изпълнение в рамките на област Стара Загора?
 Благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Виж отговор на въпрос BG16FFPR003-4.004-Q554</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.004-Q554</x:t>
@@ -90,11157 +87,58 @@
   <x:si>
     <x:t>УО прави всичко възможно да отговоря на постъпилия голям брой въпроси по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.004-Q552</x:t>
   </x:si>
   <x:si>
     <x:t>Моля за разяснения по процедура BG16FFPR003-4.004 във връзка с определянето на допустимата икономическа дейност, с която кандидатът трябва да кандидатства, при условие че проектът е насочен към внедряване на софтуерни технологии. Конкретно ме интересува следното:
 1. Когато предприятието ще внедри софтуерна система за автоматизация на вече съществуващи услуги, които се извършват по конкретен КИД, следва ли кодът на проекта по КИД 2008 да е този, който описва самите услуги, или този, който описва внедряването на самата софтуерна технология?
 2. Ако едно предприятие извършва дейности в повече от един КИД и възнамерява да внедри ERP софтуерна система, която ще обслужва всички тези дейности, следва ли кандидатът да посочи като код на проекта по КИД 2008 само един конкретен код, или е допустимо посочването на повече от един код за различните дейности?
 3. В случай че предприятието възнамерява да въведе нова услуга, която ще бъде предоставяна чрез разработена по проекта софтуерна платформа и за която до момента няма дейност по съответния КИД, това означава ли, че кандидатът задължително трябва да заяви код на проекта по КИД 2008, свързан с ИКТ дейностите?
 4. Ако предприятието има основна дейност, която не е ИКТ, но планира да разработи иновативен софтуер, чрез който ще предлага допълнителни ИКТ-базирани услуги на клиентите си, следва ли кодът на проекта задължително да бъде в ИКТ направление, или може да остане в основния код, под който се осъществява основната дейност?
 5. При условие че внедряването на софтуерни технологии пряко води до значителни промени в начина на осъществяване на съществуващи услуги, може ли това да се третира като диверсификация и кандидатът да избере код по КИД 2008, различен от основната икономическа дейност, въпреки че формално услугите остават същите?
 6. В случай че едно предприятие използва внедрената по проекта софтуерна система за значително разширяване на клиентската база и предоставяне на услугите си на нови пазари, но без да променя съществено съществуващите услуги, това представлява ли диверсификация, или трябва да се разглежда само като разширение и оптимизация на дейността?
 7. Как следва да бъде определен кодът на проекта по КИД 2008, ако софтуерната система, разработена в рамките на проекта, има възможност за генериране на приходи както от директни ИКТ услуги, така и от услуги, традиционно свързани с основната дейност на предприятието?
 8. Ако в проекта се внедрява иновативен софтуер за автоматизиране и оптимизиране на управленски и административни процеси, свързани с основната дейност, но софтуерът не се продава самостоятелно, а се използва единствено вътрешно, следва ли кодът на проекта да бъде определен като ИКТ, или остава този на основната услуга?
 9. Допустимо ли е едно предприятие да кандидатства с проект, който ще реализира паралелно две отделни дейности по два различни кода на КИД 2008 (например разработване на софтуер и предоставяне на свързани с него консултантски услуги), и как следва да се отрази това в документите за кандидатстване?
 10. Когато предприятието планира да внедри ИКТ решение, което съчетава няколко технологични области от ИСИС (например едновременно big data, AI и IoT), има ли изискване за посочване на една конкретна водеща подобласт на ИСИС, или е допустимо посочване на няколко области и подобласти едновременно?
 Очаквам вашите подробни разяснения по всички тези въпроси, за да гарантираме коректността на кандидатстването и последващото изпълнение на проектите.
 Благодаря предварително.</x:t>
   </x:si>
   <x:si>
     <x:t>В поле „Код на проекта по КИД-2008“ от Формуляра за кандидатстване следва да се  посочи един код на икономическа дейност, за която  се кандидатства по процедурата (по КИД-2008 на НСИ - Приложение 10), т.е.  тази, свързана с производствената инвестиция (стока/услуга), която ще се създаде в резултат от изпълнението на проекта. 
 Моля виж отговор на въпрос BG16FFPR003-4.004-Q468.</x:t>
   </x:si>
-  <x:si>
-[...11097 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -11259,99 +157,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -11590,7864 +489,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D556"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45771.7447558796</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45771.6803383218</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45771.6797150463</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45771.603124375</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C5" s="3" t="s">
+      <x:c r="D5" s="5" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45771.5851906366</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C6" s="3" t="s">
+      <x:c r="D6" s="5" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...7701 lines deleted...]
-        <x:v>1731</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>