--- v2 (2026-05-15)
+++ v3 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8581419a65fd4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dff3b7acaa5460ca7dc98e3d86bc9e5.psmdcp" Id="Rc5d89053396d480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1618fa022b0041f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2e18765340b470fb8d6c5f9d56eb72e.psmdcp" Id="Rfc28091d114a45c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>