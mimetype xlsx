--- v3 (2026-05-15)
+++ v4 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1618fa022b0041f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2e18765340b470fb8d6c5f9d56eb72e.psmdcp" Id="Rfc28091d114a45c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b34b7fcde204148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9023eae863694e4f8110a0d94a78a5a5.psmdcp" Id="R79febf51ff5d4745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>