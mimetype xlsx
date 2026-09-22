--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -1,144 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffde30d514d94946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bf38c3128024c18b88b86f5815024d9.psmdcp" Id="R1d07057365d644eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10454612ab9d4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e4c8cd92a944b25920e60ce6e139585.psmdcp" Id="R4563ca336e79481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-3.024-Q004</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">Уважаеми дами и господа,
+    <x:t>BG16FFPR002-3.024-Q016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми дами и господа,
+Моля за разяснение по следните въпроси:
+1. Допустим кандидат ли е МИГ с одобрена Стратегии за ВОМР за периода 2021-2027 г., включващи дейности в сектор „биологично разнообразие“.
+2. Допустимо ли е да се включи в екипа на проекта на МИГ и служител от община на територията на съответния МИГ, за по-добра координация в оперативната дейност по проектното предложение.
+ С уважение: Община Сливен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>По въпрос № 1: Съгласно раздел 11 от Условията за кандидатстване по процедурата, допустими са следните категории кандидати: общини, юридически лица с нестопанска цел и техни клонове. За да бъдат допустими, кандидатите трябва да отговарят на всички изисквания, посочени в цитирания раздел. МИГ, отговарящ на тези изисквания, ще представляват допустим кандидат съгласно предвиденото в условията за кандидатстване.
+По въпрос № 2: В раздел 12 от условията за кандидатстване е предвидена възможност проектните предложения да се изпълняват в партньорство. Съгласно заложеното в този раздел, в споразумението за партньорство следва да бъдат уредени правата и задълженията на страните във с изпълнението на проектните дейности. В тази връзка, с подписването на споразумението за партньорство, кандидатът и партньорите по своя преценка и спрямо спецификите на проектното предложение определят участието на всеки от тях при изпълнението на проекта.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.024-Q015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Във връзка с прилагането на чл. 50, ал. 2 от ЗУСЕФСУ и определянето на прогнозната стойност на възлаганията по проектите, моля за следното разяснение:
+Когато различни клонове на едно и също юридическо лице с нестопанска цел, всеки от които е самостоятелно вписан в Регистъра на юридическите лица с нестопанска цел и е допустим кандидат съгласно т. 11.3 от Условията за кандидатстване, подадат отделни проектни предложения по процедура BG16FFPR002-3.024 и за всеки одобрен проект бъде сключен отделен административен договор за предоставяне на безвъзмездна финансова помощ с конкретния клон, прогнозната стойност за целите на чл. 50, ал. 2 от ЗУСЕФСУ определя ли се:
+1. самостоятелно за възлаганията в рамките на всеки отделен проект/АДБФП на съответния клон; или
+2. чрез сумиране на сходните възлагания по проектите на всички клонове, принадлежащи към едно и също ЮЛНЦ?
+В случай че прогнозната стойност се определя самостоятелно за всеки проект, правилно ли е да се приеме, че при определянето ѝ следва да се вземат предвид всички сходни/еднородни дейности, които конкретният бенефициент предвижда да възложи за целия период на съответния проект?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съгласно т. 11.3 от Условията за кандидатстване по процедура с рег. № BG16FFPR002-3.024, проектно предложение може да бъде подадено и административен договор за предоставяне на безвъзмездна финансова помощ може да бъде сключен с клон на юридическо лице с нестопанска цел. В описаната хипотеза по т. 11.3 от Условията за кандидатстване, клон на ЮЛНЦ се третира като бенефициент за целите на съответния одобрен проект и сключен АДБФП.
+Разпоредбите на чл. 49, ал. 1 и чл. 50, ал. 2 от ЗУСЕФСУ уреждат възлагането на дейности по одобрения проект, като в съответствие с чл. 2, ал. 6 от ПМС № 4 от 11.01.2024 г., „не се допуска разделяне на предмета на възлагане с цел заобикаляне на прилагането на процедурата за избор на изпълнител с публична покана“. В този смисъл и § 1, т. 6 от Допълнителните разпоредби на ПМС № 4 от 11.01.2024 г., регламентира, че „Разделяне на предмета на възлагане“ е налице, когато с цел използване на по-благоприятен режим за избор на изпълнител бенефициентът е възложил отделно изпълнението на идентични или сходни дейности, включително чрез разделяне изпълнението на конкретна дейност на части“.
+Съгласно чл. 2, ал. 7 от ПМС № 4 от 11.01.2024 г., задължението за провеждане на процедурата се определя с оглед на предвидената стойност, включително съфинансирането от страна на бенефициента, за съответната услуга, доставка или строителство за целия период на проекта.
+Предвид изложеното, при посочените във въпроса предпоставки прогнозната стойност се определя самостоятелно за всеки одобрен проект/АДБФП и спрямо възлаганията, които конкретният клон в качеството му на бенефициент предвижда да извърши по този проект. В рамките на конкретния проект следва да се вземе предвид общата предвидена стойност, включително съфинансирането от страна на бенефициента, на всички идентични или сходни дейности, които с оглед на своя предмет и функционална и икономическа свързаност формират едно възлагане, за целия период на изпълнение на проекта.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.024-Q014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми госпожи и господа,
+На 12.08.2026 г. в 10:41 ч. отправихме чрез ИСУН искане за разяснение по процедура № BG16FFPR002-3.024 „Информационни кампании – биологично разнообразие" (регистрационен номер BG16FFPR002-3.024-Q007, статус „Изпратен"), в което поставихме въпроси относно прилагането на териториалното изискване по раздел 21 от Условията за кандидатстване спрямо критерий 3 „Капацитет на кандидата" от Техническата и финансова оценка.
+Съгласно т. 26 „Допълнителна информация" от Условията за кандидатстване, писмени отговори на искания за разяснения се публикуват в 10-дневен срок от получаването им. По отношение на нашето искане този срок изтече на 24.08.2026 г. Към датата на настоящото запитване в модул „Въпроси и отговори" на процедурата не е публикуван отговор по регистрационен номер BG16FFPR002-3.024-Q007; последната налична актуализация на раздела е от 13.08.2026 г. и не съдържа разяснение по поставените от нас въпроси.
+Предвид горното молим да бъде потвърдено получаването на искането ни от 12.08.2026 г. и да ни бъде предоставено разяснение в оставащия срок по т. 26 от Условията за кандидатстване — не по-късно от две седмици преди крайния срок за подаване на проектни предложения (23.09.2026 г.), т.е. не по-късно от 09.09.2026 г.
+За улеснение прилагаме отново поставените въпроси:
+Въпрос 1: Ще бъде ли признат опит по критерий 3 от ТФО, изпълняван на територията на две общини — едната от състава на съответната МИГ, а другата извън нея — или биха били присъдени 0 точки, тъй като териториалният обхват на проекта е по-широк от изискването проектите да са изпълнени/изпълнявани единствено на територията на община от състава на съответната МИГ?
+Въпрос 2: Прилага ли се цитираното териториално изискване по раздел 21 към всички точкови нива по критерий 3 от ТФО (30 т., 20 т., 10 т. и 5 т.), включително при преценката на управленски опит по проекти, финансирани от фондове или инструменти на Европейския съюз, международни организации или други външни източници, или се отнася само до опита в комуникационни/информационни/разяснителни кампании в сектор „биоразнообразие"?
+Обръщаме внимание, че формулировките на точковите нива по критерий 3 от ТФО в раздел 22 от Условията за кандидатстване не съдържат подобно териториално ограничение — то фигурира единствено в разяснителния текст на раздел 21. Молим за еднозначно потвърждение кой текст е меродавен при оценката.
+Предварително благодарим за съдействието.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разяснение по постъпилите въпроси е предоставено по-горе в таблицата, под № 7.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.024-Q013</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа, 
 Моля за разяснение по Насоките за кандидатстване по процедура BG16FFPR002-3.024 „Информационни кампании – Биологично разнообразие“.
-В случай, че на територията на една местна инициативна група (МИГ) има две или повече допустими общини, които желаят да реализират самостоятелни информационни кампании, допустимо ли е всяка община да подаде отделно проектно предложение като самостоятелен кандидат? 
-[...2 lines deleted...]
-Благодарим предварително за съдействието!
+Предвид броят на лицата, до които трябва да се достигне с предвидените информационни кампании следва ли лицата, отчитани като „обхванати и информирани относно биологичното разнообразие и заплахите за него в целевата територия на МИГ“, задължително да са с постоянен и/или настоящ адрес на територията на съответния МИГ, или в обхвата могат да бъдат включени и туристи, гости и други посетители на територията, които са реално обхванати от предвидените информационни дейности?
+С уважение,
+Община Шабла
 </x:t>
   </x:si>
   <x:si>
-    <x:t>В точка 13.2. от Условията за кандидатстване изрично е подчертано:
-[...41 lines deleted...]
-По отношение на въпрос № 3, следва да се има предвид, че разпоредбата на чл. 26, ал. 3 от ЗУСЕФСУ задължава Управляващия орган на програмата да съгласува проектите на документи за съответната процедура с министъра на финансите за съответствие с приложимите правила за държавните помощи, преди тяхното утвърждаване. Предвид посочената нормативна уредба и извършеното съгласуване с министъра на финансите, в качеството му на компетентен орган в областта на държавните помощи на национално ниво, промяна на приложимия режим от „минимална помощ“ на „непомощ“ на ниво проектно предложение не е допустима.</x:t>
+    <x:t>В отговор на поставения от вас въпрос, обръщаме внимание, че съгласно утвърдените документи по чл. 26, ал. 1 от ЗУСЕФСУ, целта на предоставяната безвъзмездна финансова помощ по процедура BG16FFPR002-3.024 „Информационни кампании – Биологично разнообразие“ е осигуряване на допълващо финансиране, от ПОС 2021-2027 г., за изпълнение на одобрени стратегии за Водено от общностите местно развитие (ВОМР), изпълнявани от местни инициативни групи (МИГ), за подпомагане на местно и регионално ниво на повишаване на осведомеността на населението за биологичното разнообразие и заплахите за него в целевата територия на МИГ, а сред очакваните резултати от изпълнението на дейностите по процедурата са брой лица, обхванати и информирани относно биологичното разнообразие и заплахите за него в целевата територия на МИГ. Предвид това, заложените в раздел 13 от условията за кандидатстване  дейности трябва да са съобразени с потребностите и проблемите на съответния МИГ, на базата на което да се идентифицират целевите групи, към които да е насочено допълващото финансиране.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.024-Q012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте, 
+Доколкото по процедурата ще се финансира само 1 проект за цялата територия на МИГ, при залагане на целевите стойностите на индикаторите за резултат и краен продукт в проектното предложение, трябва ли кандидатът да  счита за задължителни стойностите, заложени от МИГ в Формуляра за допълващо финансиране към СВОМР (в т. 10 "Показатели за резултат", или може да заложи и по-ниска стойност?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съгласно посоченото в т. 13.2 на раздел 13 от условията за кандидатстване, дейностите и допълващото финансиране по приоритет „Биологично разнообразие“ на ПОС 2021-2027 г. трябва да са включени в одобрена Стратегия за ВОМР и да са за цялата територия на МИГ. В раздела е посочено, че е допустима промяна на дейностите спрямо заложените в одобрената стратегия, но само в рамките на допустимите дейности по процедурата и ако към стратегията има приложение за допълващо финансиране по приоритет „Биологично разнообразие“ на ПОС 2021-2027 г. В този смисъл, промяната на дейностите при спазване на посочените изисквания би могла да доведе до обосноваване на други целеви стойности на индикаторите, които да бъдат заложени и приложими за конкретното проектно предложение и които са различни от посоченото в приложението към съответната одобрена стратегия за ВОМР. 
+Индикаторите (показателите) за резултат и за краен продукт са посочени в раздел 7 от условията за кандидатстване. Проверката на съответствието на информацията в секция „Индикатори“ във формуляра за кандидатстване в ИСУН с изискванията на раздел 7 „Индикатори (показатели)“ от условията за кандидатстване е част от методиката за оценка по критерий 7 от АСД (раздел 22 от условията за кандидатстване).</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -503,129 +500,143 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D5"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46226.5137033681</x:v>
+        <x:v>46267.6366003356</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46206.4228901736</x:v>
+        <x:v>46267.5932441204</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46204.5550034491</x:v>
+        <x:v>46265.6824986574</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4">
-        <x:v>46199.5746131134</x:v>
+        <x:v>46260.6701310648</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:4">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46260.4046927199</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>