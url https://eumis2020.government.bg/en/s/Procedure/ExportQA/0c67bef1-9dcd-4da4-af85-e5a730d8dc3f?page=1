--- v0 (2026-07-26)
+++ v1 (2026-10-07)
@@ -1,69 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab7b3d88bf24ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81839ae5efa24770a533444c99297749.psmdcp" Id="Rcafbe2d382044e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a13de48041405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7c2b7449dd847d5aa1c7b818e8a89e4.psmdcp" Id="R45b9aaf8b719404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.012-Q004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми Госпожи и Господа,
+Във връзка с подготовката на проектно предложение по процедура „Комплексни програми на общинско ниво за десегрегация на училищата, превенция на вторичната сегрегация и против дискриминацията (чрез прилагане на подхода ИТИ-2)“, отправяме следните въпроси:
+1. Необходимо е уточняване на целевите групи и индикатори - съгласно определението в условията за кандидатстване, основната целева група е "Ученици от уязвими групи като роми, или търсещи или получили международна закрила, с пропуски в усвояването на учебното съдържание, ученици в риск от отпадане от образователната система, от училища с висока концентрация на уязвими групи , ученици от училища с по-ниска или без концентрация на уязвими групи, ученици от други уязвими групи". Моля да се потвърди, че тук влизат учениците със специални образователни потребности, тъй като те също могат да бъдат с пропуски в усвояването на учебното съдържание и в риск от отпадане от образователната система.
+2. Има ли изисквания за броя на учениците (минимум и максимум) в групите за допълнителните занимания по БЕЛ и др. предмети, и междуучилищните дейности в Дейност 4. 
+3.По отношение на трите групи форми в дейност 1 има ли изискване за това колко често да се планират - записано е изискване за първата форма поне един път годишно. Това отнася ли се за другите форми.
+4. Посочено е, че възпитатели и психолози са Педагогически специалисти, а образователни медиатори, социални работници и помощник учители са непедагогически  персонал. Това означава ли, че те са си назначени в училищата, и ще им се плаща допълнително за участието в проекта? А ако има нужда от допълнително назначаване на такива специалисти - те се ЕОД и могат да се назначат само по проекта от училищата. Моля да поясните.
+5. В дейност 3 е допустимо е да се включи училище, което не е партньор по проекта, но е с по-високи образователни резултати - необходимо ли е да се търси конкретна класация на МОН или др.
+Благодарим!
+Община Смолян
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 3 до 09.09.2026 г. (отговор на въпрос 4). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.012-Q003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Задължително ли е в проектното предложение да бъдат включени и четирите основни дейности, или следва да се включат само тези, които Анализът-декларация определя като необходими?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 2 до 04.08.2026 г. (отговор на въпрос 3). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.012-Q002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДО
+УПРАВЛЯВАЩ ОРГАН
+НА ПРОГРАМА „ОБРАЗОВАНИЕ“ 2021–2027
+Относно: Допустимост на партньор по процедура BG05SFPR001-1.012 „Комплексни програми на общинско ниво за десегрегация на училищата, превенция на вторичната сегрегация и против дискриминацията (чрез прилагане на подхода ИТИ-2)“.
+УВАЖАЕМИ ГОСПОЖИ И ГОСПОДА,
+Сдружение Либерална алтернатива за ромско гражданско обединение /ЛАРГО/, гр. Кюстендил подготвя проектно предложение по процедура BG05SFPR001-1.012 „Комплексни програми на общинско ниво за десегрегация на училищата, превенция на вторичната сегрегация и против дискриминацията (чрез прилагане на подхода ИТИ-2)“, съгласно и в изпълнение на Условия за кандидатстване по процедура чрез директно предоставяне на безвъзмездна финансова помощ и одобрена комбинирана концепция за интегрирани териториални инвестиции (КИТИ) № BG16FFPR003-2.003-0017.
+В одобрената КИТИ Професионална гимназия по селско стопанство „Св. Климент Охридски“, гр. Кюстендил, е определена като един от партньорите на конкретния бенефициент – Сдружение ЛАРГО, по дейност, предвидена за изпълнение по Програма „Образование“ 2021–2027.
+В същото време, ПГСС участва в изпълнението на проект BG05SFPR001-1.006-0009-C01 по процедура BG05SFPR001-1.006 „Комплексни програми на общинско ниво за десегрегация на училищата, превенция на вторичната сегрегация и против дискриминацията (чрез прилагане на подхода ИТИ)“, по който конкретен бенефициент е Община Кюстендил с партньори – Столична община и Община Банско.
+ПГСС „Св. Климент Охридски“, гр. Кюстендил, няма качеството на бенефициент или партньор по проект BG05SFPR001-1.006-0009-C01. Училището обаче е една от образователните институции, включени в изпълнението на част от проектните дейности. В тези дейности участват част от учениците и други представители на целевите групи, като разходите за тяхното изпълнение се финансират от бюджета на проекта.
+В същото време, в Условията за кандидатстване по процедура BG05SFPR001-1.012 е посочен следният текст:
+„Демаркацията по настоящата процедура с проекти по процедури, финансирани от ОПНОИР и/или по национални програми и други ще е по бенефициенти/партньори, дейности, и по представители на целевите групи и участници, ако се застъпват в периода на изпълнение.
+С цел недопускане на двойно финансиране в процеса на изпълнение на проектите ще се извършва демаркация и с други текущи процедури по ПО като BG05SFPR001-1.004 Утвърждаване на интеркултурното образование, чрез култура, наука и спорт, BG05SFPR001-1.006 Комплексни програми на общинско ниво за десегрегация на училищата, превенция на вторичната сегрегация и против дискриминацията (чрез прилагане на подхода ИТИ), BG05SFPR001-1.008 „Комплексни програми на общинско ниво за десегрегация на училищата, превенция на вторичната сегрегация и против дискриминацията (чрез подбор)“, както и с операциите от стратегическо значение с конкретен бенефициент МОН – проект „Успех за теб“ (в рамките на процедура „Обща и допълнителна подкрепа за личностно развитие в училищното образование“) и проект „Силен старт“ (в рамките на процедура „Обща подкрепа за личностно развитие в предучилищното образование“).
+ВАЖНО!!! В тази връзка образователна институция, финансирана по процедури BG05SFPR001-1.006 „Комплексни програми на общинско ниво за десегрегация на училищата, превенция на вторичната сегрегация и против дискриминацията (чрез прилагане на подхода ИТИ)“ и BG05SFPR001-1.008 „Комплексни програми на общинско ниво за десегрегация на училищата, превенция на вторичната сегрегация и против дискриминацията (чрез подбор)“, не може да бъде финансирана по настоящата процедура. Това обстоятелство е част от проверката т. 29 от Комплексната оценка на проектното предложение.“
+В тази връзка и вземайки предвид факта, че ПГСС „Св. Климент Охридски“ гр. Кюстендил не е бенефициент или партньор по процедура BG05SFPR001-1.006, но е образователна институция, за която се изпълняват финансирани по проекта дейности, молим за разяснение относно приложението на цитираното ограничение и начина, по който следва да бъде структуриран партньорският състав на проектното предложение по процедура BG05SFPR001-1.012:
+1.     Следва ли ПГСС „Св. Климент Охридски“, гр. Кюстендил, да се счита за „образователна институция, финансирана….“ (стр. 6) по смисъла на Условията за кандидатстване по процедура BG05SFPR001-1.012, при положение че училището не е бенефициент или партньор по проект BG05SFPR001-1.006-0009-C01, но в него и с участието на негови ученици се изпълняват дейности, финансирани от бюджета на проекта?
+2.     При така изложените обстоятелства, допустимо ли е ПГСС „Св. Климент Охридски“, гр. Кюстендил, да бъде партньор по процедура BG05SFPR001-1.012 и да участва в изпълнението на дейности и в разходването на средства по проекта, при условие че бъде осигурена ясна демаркация и ще се приложи ясна липса на двойно финансиране спрямо проект BG05SFPR001-1.006-0009-C01, както при разписването на проектното предложение, така и на етап изпълнение по отношение на дейности, участници, представители на целевите групи, разходите и отчетените резултати?
+3.     В случай че ПГСС „Св. Климент Охридски“, гр. Кюстендил, бъде определена като недопустим партньор, допустимо ли е училището да отпадне от партньорския състав и да бъде заменено с друга образователна институция от същата категория – училище с висока концентрация на деца и ученици от уязвими групи, включено в група 4 или група 5 съгласно Приложение № 6а към Наредбата за финансиране на институциите в системата на предучилищното и училищното образование?
+4.     В случай, че не е допустимо отпадане и/ или замяна на одобрен в КИТИ партньор – училище, то допустимо ли е в проектното предложение да се включи още един партньор – училище, което да отговаря на същата категория – училище с висока концентрация на уязвими групи (група 4 или група 5 от Приложение № 6а към Наредбата за финансиране на институциите в системата на предучилищното и училищното образование)?
+5.     Ако отпадане/ замяна на партньор – училище не е допустима и следва да се включи нова образователна институция от същата категория, то ПГСС „Св. Климент Охридски“ гр. Кюстендил трябва ли да остане партньор, ако за него не се  предвижда включване в проектни дейности или получаване на финансови средства за изпълнение по проекта?
+ С уважение,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 2 до 04.08.2026 г. (отговор на въпрос 2). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.012-Q001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Община Севлиево е конкретен бенефициент по BG05SFPR001-1.012 - Комплексни програми на общинско ниво за десегрегация на училищата, превенция на вторичната сегрегация и против дискриминацията (чрез прилагане на подхода ИТИ-2) с партньори ПГ "Марин Попов" и СУ "Васил Левски". Т.като и двете училища партньори не попадат към настоящия момент в 4та или 5та категория на училища с висока концентрация на деца от уязвими групи, бихме искали да добавим нов партньор ОУ "Христо Ботев"  гр. Севлиево, който отговаря на условията и попада в 4та категория на уязвими деца, според справката на училищата от 2025 г. 
 Моля, за Вашето становище за допустимост и очакваме указания как може да стане това. Друг въпрос, който възниква е разпределението на общия бюджет. Могат ли както бенефициентът община Севлиево, така и партньорите да имат собствен бюджет или бюджетът по проекта трябва да бъде заложен само в община Севлиево и тя да трансферира към партньорите? Ние бихме искали да бюджетираме и разпределим бюджет за всеки партньор в зависимост от изпълняваните дейности.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 1 до 07.07.2026 г. (отговор на въпрос 1). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -439,87 +494,129 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D2"/>
+  <x:dimension ref="A1:D5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46206.7036131366</x:v>
+        <x:v>46268.6992342824</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:4">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46234.5766025463</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D3" s="5" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:4">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46234.3684356481</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46206.7036131366</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>