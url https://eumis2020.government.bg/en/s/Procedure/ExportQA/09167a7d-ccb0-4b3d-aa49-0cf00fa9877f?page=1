--- v1 (2026-03-09)
+++ v2 (2026-05-07)
@@ -1,118 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b39165394184512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5c658a6a94c4bcf85efe2f91617ee7d.psmdcp" Id="Rdf6faf5431404df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3f42e0a86f4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/188e6c7ff6314ade96c689ef4a01a052.psmdcp" Id="Rd23dc4b2764f4ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.021-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>24.09.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми Госпожи и Господа,
 Във връзка с публикуваните документи по процедура "Изпълнение на мерки 28 и 61 от Националната рамка за приоритетни действия за НАТУРА 2000 – 3" възникнаха следните въпроси.
 Въпрос № 1 В Условията за кандидатстване е записано, че в защитени зони BG0000209, BG0000494, BG0000495, BG0001030, BG0000443, BG0001032, BG0001031 е приложимо изпълнение на мярка 61, която съгласно НРПД (по експертна оценка за периода 2021-2027 г.) следва да се приложи на площ от 400 хектара, от които 120 хектара попадат в Югозападен район за планиране (ЮЗРП).  Също така е записано, че общият размер на средствата, които могат да бъдат предоставени по процедурата е до 1 611 604,00 лв. (един милион шестстотин и единадесет хиляди шестстотин и четири лева), от които до 483 480,00 лв. (четиристотин осемдесет и три хиляди, четиристотин и осемдесет лева) за региона в преход.
 В този смисъл допустимо ли е бюджета на дейности, изцяло попадащи на територията на ЮЗР да надхвърлят цитираната стойност от 483 480,00 лв, респективно в проектното предложение да  са включени площи надвишаващи заложените в УК 120 ха. 
 Обръщам внимание, че процедурата попада в код на интервенция „078 Опазване, възстановяване и устойчиво използване на зони по „Натура 2000“, като на ниво програма за региони в преход са предвидени общо 7 677 048,00 евро или 15,014,770.48 лв.
 Кратка справка в публичния регистър на Информационната система за управление на наблюдение (ИСУН) за вече приключилите за кандидатстване процедури показва, че съгласно насоките по мярка 70 са били предвидени до 1 026 810,75 лв. (един милион двадесет и шест хиляди осемстотин и десет лева и седемдесет и пет стотинки) за ЮЗР, като само 279 461.42 лв. ще бъдат договорени и разходвани.
 В този смисъл по програмата вече е налице предварително спестен ресурс, предвиден за ЮЗР и добавяне на  средства в проектно предложение над описаните в условията за кандидатстване няма да застрашат правилното изпълнение на Програмата.
 Въпрос № 2: Във връзка с въпрос № 1 моля да уточните и начина на залагане и отчитане на индикатора за краен продукт: Площ на защитените зони по „Натура 2000“, обхванати от мерки за опазване и възстановяване – ха (за мярка 61 от НРПД).
 Площта, която следва да се заложи е площта на целевите природни местообитания, обект на проектното предложение или площта, на която се предвижда прилагане на мерки за ограничаване на пашата чрез поставяне на електропастири.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Управляващият орган на ПОС 2021-2027 г. предоставя следните разяснения по поставените въпроси по отношение на условията за кандидатстване по процедура № BG16FFPR002-3.021, съобразено с разпоредбата на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове за споделено управление:
 1. Съгласно Условията за кандидатстване по процедурата, посочените в раздел 5. „Териториален обхват“ параметри за Югозападен район за планиране (референтна площ до 120 ха по мярка 61 съгласно НРПД), съответно определеният в раздел 8 от условията за кандидатстване финансов ресурс до 483 480,00 лв., се прилагат с цел осигуряване на равнопоставеност и балансирано териториално разпределение на средствата, ангажимент поет от РБългария в Споразумението за партньорство на Република България за периода 2021 – 2027 г., одобрено  с Решение № 274 на Министерския съвет от 29.04.2022 г.
 Управляващият орган допуска възможност за надхвърляне на лимита за ЮЗРП по конкретната процедура, единствено при наличие на свободен финансов ресурс по Приоритет „Биологично разнообразие“ на Програма „Околна среда“ 2021-2027 г., с цел  постигане на по-висока ефективност на програмата и изпълнение на индикаторите за площ. Относно възможността за надвишаване на заложената в условията за кандидатстване площ за изпълнение на мярка 61 от НРПД, следва да се мотивира и обоснове реалната нужда от това, съгласно раздел 13.1 от условията за кандидатстване, като това обстоятелство се обективира в т.24.10 от раздел 24 от Условията за кандидатстване – „Анализ за избор на конкретни имоти и/или локации, изготвен от експерти фитоценолози с експертиза по съответните природни местообитания, отговарящ на изискванията на условията за кандидатстване по процедурата“.  
 2. В раздел т.7 „Индикатори ( показатели)“ от условията за кандидатстване е посочен  „Индикатор за изпълнение (показател за краен продукт)“ - Площ на защитените зони по „Натура 2000“, обхванати от мерки за опазване и възстановяване – ха (за мярка 61 от НРПД)
 Като базова стойност кандидатът посочва „0“, а като целева – площта, в рамките на която ще се интервенира по проекта, следва да се разбира, площта на полигоните върху които ще се прилага мярката за ограничаване на паша. При подаване на проектното предложение се представя информация за изчислението на целевата площ на интервенции – описателна част и геореферирани данни.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.021-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>15.09.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравей въпроса ми е как мога да  участвам в програмата за подпомагане при прибиране в България. Как мога да се регистрирам. Благодаря</x:t>
   </x:si>
   <x:si>
     <x:t>Управляващият орган на ПОС 2021-2027 г. предоставя следните разяснения по поставените въпроси по отношение на условията за кандидатстване по процедура № BG16FFPR002-3.021, съобразено с разпоредбата на чл. 26, ал. 8 от Закона за управление на средствата от Европейските фондове за споделено управление:
 Съгласно раздели 11 и 12 от условията за кандидатстване, допустими кандидати и партньори по тази процедура са структурите на/към Министерство на околната среда и водите/Министерство на земеделието и храните, общини, областни администрации, юридически лица с нестопанска цел, научни институти, природонаучни музеи (към БАН и към Министерство на културата) и висши учебни заведения. Единствено допустимите кандидати, самостоятелно или в партньорство, могат за получат безвъзмездна финансова помощ по процедурата. 
 Информация относно начина на попълване на формуляра за кандидатстване по процедура BG16FFPR002-3.021 се съдържа в Приложение № 1 към условията за кандидатстване – „Указания (специфични за процедурата) за попълване на формуляр за кандидатстване и подаване на проект по процедура BG16FFPR002-3.021 „Изпълнение на мерки 28 и 61 от Националната рамка за приоритетни действия за натура 2000 - 3“ чрез ИСУН“. 
 Проектни предложения могат да бъдат подавани до изтичане на крайния срок за кандидатстване по процедурата, посочен в раздел 25 от условията за кандидатстване.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -131,99 +125,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -462,122 +457,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45924.6377836111</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45915.3549975926</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>