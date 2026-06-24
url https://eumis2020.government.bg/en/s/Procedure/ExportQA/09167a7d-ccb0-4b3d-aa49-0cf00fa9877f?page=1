--- v2 (2026-05-07)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3f42e0a86f4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/188e6c7ff6314ade96c689ef4a01a052.psmdcp" Id="Rd23dc4b2764f4ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4094dee196934bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2c1f441c6bd49f1914c97032452efdf.psmdcp" Id="R15a674b77a8c459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>