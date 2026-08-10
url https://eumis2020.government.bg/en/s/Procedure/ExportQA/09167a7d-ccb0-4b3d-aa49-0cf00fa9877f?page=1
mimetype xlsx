--- v3 (2026-06-24)
+++ v4 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4094dee196934bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2c1f441c6bd49f1914c97032452efdf.psmdcp" Id="R15a674b77a8c459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0caf32bb9e044d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a48bd2aa0c324fe2bf9fb4d2ebb9a7c5.psmdcp" Id="R7c2aa20512304071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>