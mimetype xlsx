--- v0 (2026-03-12)
+++ v1 (2026-08-06)
@@ -1,107 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff023ee9d2b43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7343e22d2a474cbd8bab0e1f9b7084a7.psmdcp" Id="Rc1b0c928f3724be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2929e40f064173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7e20c93ce364662acbb9ed67cf433a7.psmdcp" Id="Rfee44c7b7e6a46ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Procedure clarifications" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.007-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>19.08.2024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">В хода на разработване на проектното предложение по процедура „Повишаване на капацитета на служителите на Агенцията за социално подпомагане във връзка с модернизиране на системите за социална закрила - КОМПОНЕНТ 2” по Програма „Развитие на човешките ресурси” 2021-2027, възникнаха следните въпроси:
 1.	Допустимо ли е в проектното предложение да бъдат заложени разходи за закупуване на 8 автомобила, като съответно бъдат предвидени и разходи за гориво, застраховки, гуми, както и всички съпътстващи разходи за тях, в случаите при които се налага транспортиране на деца от по-отдалечени райони на страната.
 В Условията за кандидатстване са заложени дейности:
 - „Проучване и изграждане на модели за сътрудничество и извеждане на добри практики за работа“ и „Подобряване на работата за провеждане на политиката за закрила на детето в сътрудничество и координация с държавни органи, доставчици на социални услуги и физически и юридически лица, които имат за предмет на дейност закрилата на детето чрез провеждане на работни срещи, семинари, конференции и съвместни обучения на национално и местно ниво“. За реализирането на тези дейности са предвидени множеството срещи и пътуванията на служителите от ЦУ на АСП на територията на страната с цел оказване на подкрепа в работата на служителите от териториалните поделения – ДСП и РДСП. В тази връзка възниква необходимост от закупуване на два автомобила по един за всяка една от двете дейности. Автомобилите по проекта ще осигурят гъвкавост и оперативност в работата, особено предвид ролята на Агенцията за социално подпомагане при инциденти и форсмажорни обстоятелства, при които служителите трябва да бъдат най- близо до хората за оказване на подходящата подкрепа. Зачестилите в последните години случаи на природни бедствия и пожари показаха, че служителите на агенцията са на първа линия, но много често местата на инцидентите са трудностъпни и откъснати, което сериозно затруднява придвижването до пострадалите.  В дългосрочен план използването на автомобилите ще доведе до намаляване на пътните разходи при пътуванията и участието на служителите от ЦУ на АСП в страната с цел оказване на подкрепа на териториалните поделения. 
 По Дейност „Сформиране и обезпечаване дейността на 6 специализирани екипа за мобилна работа с деца в риск пилотно ще бъдат сформирани 6 специализирани екипа за мобилна работа с деца в риск, ситуирани в ДСП – Пловдив, Варна, Русе, Бургас, Стара Загора и Благоевград, обслужващи райони с изчислена най-висока степен на уязвимост на населението при недостиг на кадрови ресурс. Специализираните екипи ще функционират при денонощен сменен режим на работа за осъществяване на междуинституционално взаимодействие, посредничество и директна социална работа по посока осигуряване на спешна закрила и защитена среда на нуждаещи се деца и лица в ситуация на непосредствен риск, в съответствие с действащото законодателство и в рамките на правомощията. Естеството на работата на мобилните екипи, реализирана основно на терен в различни населени места на територията на съответната област и обезпечаване възможността за 24/7 спешно реагиране на сигнали за деца в непосредствен риск за живота и здравето, изисква осигуряването на общо 6 (шест) автомобила – х 1 на екип, оборудвани за безопасно транспортиране с детски столчета за кола – х 1 комбинирано за всеки автомобил.
 2.	Допустимо ли е включването на нова дейност „Интеграция на информационните системи на АСП със Системата за сигурно електронно връчване ССЕВ (Единен портал за достъп до електронни и административни услуги) чрез въвеждане на автоматичен робот)“?
 Агенция за социално подпомагане е администрация, която обслужва най-уязвимите групи от населението. С цел облекчаване на процесите по предоставяне на услуги на потребителите Агенцията е осигурила възможност  за заявяване на 34 административни услуги по електронен път чрез портала за електронно заявяване на електронни административни услуги и Системата за сигурно електронно връчване. Системата за сигурно електронно връчване се използва и от физически и юридически лица за обмен на информация и документация, различна от заявяване на административни услуги. 
 Към момента 31 ЕАУ  се предоставят чрез (ЕПДЕАУ и всички заявления за ЕАУ от гражданите  се получават в териториалните дирекции чрез ССЕВ. След получаването на заявленията същите се регистрират в ИИС в съответен входящ дневник, генерира се входящ номер от системата и този входящ номер се изпраща на лицето отново чрез ССЕВ. След това регистрираните заявления се разпределят и обработват в ИИС, генерира се съответния административен акт (заповед за отпускане или отказ) подписва се от съответното длъжностно лице и сканирано копие се изпраща до лицето отново през ССЕВ. Цялата тази процедура се извършва ръчно и отнема доста технологично време на социалните работници.
 Предвид големия брой  ЕАУ е наложително да се надгради ИИС на АСП с цел интеграция на ССЕВ и автоматично регистриране на заявленията в ИИС на АСП. Необходимо е да се надгради ИИС, като се разработи отделен модул, които да се интегрира със ССЕВ и да може да чете автоматично информацията от електронните заявления, постъпили в ССЕВ , да записва информацията , да регистрира заявлението в съответния входящ дневник, да генерира входящ  номер и този номер автоматично от ИИС да се изпраща обратно към лицето чрез ССЕВ. След обработката на заявлението и издаването на административния акт (заповед), същата да може се изпраща отново автоматично на лицето  чрез ССЕВ. Следва да се има предвид, че към момента следва да се интегрират 28 ЕАУ , съответно и 28 различни електронни форми на заявления.
 Агенция за социално подпомагане разполага с единна интегрирана информационна система за документооборот, в която се обработва цялата кореспонденция с изключение на заявленията за предоставяне на административни услуги. Заявленията за административни услуги се обработват в специализирана Интегрирана информационна система на АСП. Получаването на различни видове документи чрез ССЕВ, е предпоставка за невъзможност за автоматизирана обработка на документите и интегриране със съществуващите системи на АСП. Към момента документите и заявленията се обработват ръчно и след изтегляне и проверка се регистрират в съответната система. 
 Предвидено е да използва софтуерен робот, който ще изчита данните от ССЕВ. Въвеждането на Автоматичен робот, ще улесни значително процеса както по документооборота, така и по предоставяне на административни услуги, като се намали административната тежест и ще се създаде възможност за изцяло електронна обработка. Ще се оптимизира технологията на работа на социалните работници и ще отпадне ръчната обработка на тези заявления. Ще се създадат предпоставки за  въвеждане на електронното управление в пълен обем в Агенция за социално подпомагане и  превръщането й в  модерна цифрова администрация. Ще се гарантира повишаването на  дигиталната компетентност на служителите на АСП.  
 3.	Допустимо ли включването на нова дейност „Разработване и внедряване на Уеб базиран портал за специализирани обучения за нуждите на Агенция за социално подпомагане, с цел повишаване административния капацитет“?
 Агенция за социално подпомагане е със щатна численост 4 635. Администрацията предоставя 40 административни услуги в областта на социалната закрила и правата на хората с увреждания. Основна дейност на администрацията е и осигуряване на защита и закрила на децата. Служителите на работят пряко с клиентите и следва да познават в детайли множество нормативни актове.  
 Предвид териториалния обхват на АСП и голямата численост на служители  е невъзможно организирането и провеждането на обучения на социалните работници, което поставя в риск предоставянето на качествено и своевременно обслужване на гражданите.  Повишаването на квалификацията и периодичните обучения са от изключително значение за качественото обслужване на потребителите.
 Динамиката и честите промени в законодателството, свързано със социалната закрила, както  и голямото текучество в системата изправя пред огромно предизвикателство качеството на работата. Голямата натовареност на служителите и невъзможността за осигуряване на обучители на новоназначени кадри е една от причините, наред с ниското заплащане за постоянното текучеството в системата. Всичко това налага необходимост от създаване на механизъм за провеждане на вътрешни онлайн обучения за служителите на АСП.  Разработването  и внедряването  на Уеб базиран портал за специализирани обучения за нуждите на Агенция за социално подпомагане ще повиши компетенциите на служителите и ще позволи провеждане на специализирани обучения както при промяна в нормативната уредба, така и ще гарантира обстойно и задълбочено обучение на новоназначените служители, което да доведе до по-ниско текучество в системата.
 </x:t>
   </x:si>
   <x:si>
     <x:t>1.	Съгласно Условията за кандидатстване по процедура „ПОВИШАВАНЕ НА КАПАЦИТЕТА НА СЛУЖИТЕЛИТЕ НА АГЕНЦИЯТА ЗА СОЦИАЛНО ПОДПОМАГАНЕ ВЪВ ВРЪЗКА С МОДЕРНИЗИРАНЕ НА СИСТЕМИТЕ ЗА СОЦИАЛНА ЗАКРИЛА - КОМПОНЕНТ 2“, закупуването на моторни превозни средства е недопустим разход. Предвид допустимите дейности по процедурата и направената от Ваша страна обосновка за необходимостта на разхода, Ви информираме, че УО на ПРЧР ще инициира промяна в Условията за кандидатстване, с цел допълване на допустимите разходи с разход за закупуване на моторни превозни средства. Имайте предвид, че тяхната необходимост следва да бъдe аргументирана и обоснована в проектното предложение . УО на ПРЧР ще Ви информира веднага след одобрение на изменението и ще изпрати променените Условия за кандидатстване по официален път.
 2.	Посочената от Ваша страна дейност може да бъде реализирана в рамките на допустима дейност 2 от Условията за кандидатстване: „Дейност 2: Разработване и внедряване на сигурна, достъпна и високо технологична система за електронно архивиране (е-Архивиране) на досиетата на потребителите на социално подпомагане, социалните услуги и закрила на детето и интеграцията й към Интегрираната информационна система (ИИС) на АСП, с цел мониторинг на отпусканите помощи по различните нормативни основания. Осигуряване на хардуерни устройства във връзка с новата система за нуждите на териториалните поделения на АСП“. Въвеждането на Автоматичен робот, ще улесни значително процеса както по                                                       документооборота, и е свързан с предоставяните от АСП административни услуги и с автоматизиране на процеса по подаване, предоставяне и съхраняване на документите на потребителите на социално подпомагане, социалните услуги и закрила на детето. УО на ПРЧР ще допълни дейността в Условията за кандидатстване с цел по-голяма яснота и по-пълни указания за изпълнението на дейността.
 3.	Предложената от Ваша страна дейност „Разработване и внедряване на Уеб базиран портал за специализирани обучения за нуждите на Агенция за социално подпомагане, с цел повишаване административния капацитет“ е допустимa за изпълнение в рамките на Дейност 6: Осигуряване на обучения и супервизия на служителите на централно и териториално ниво. С цел по-голяма яснота, УО на ПРЧР ще допълни информацията в дейността с посочената от Вас платформа. Моля да имате предвид, че и тази дейност следва да се съгласува с МЕУ, като това задължение ще бъде посочено и в Условията за кандидатстване.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -120,99 +117,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -451,108 +449,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45523.4485296296</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Procedure clarifications</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
+      <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>