--- v1 (2026-08-06)
+++ v2 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2929e40f064173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7e20c93ce364662acbb9ed67cf433a7.psmdcp" Id="Rfee44c7b7e6a46ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96e18caa2d0483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f2aee7c266e4547b7cb806f6a7ba235.psmdcp" Id="R6ee3f1092b994fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>