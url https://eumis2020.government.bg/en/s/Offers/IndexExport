--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,1250 +1,1365 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec10962e5b3e4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5070d045a96f48c287eec3ad9140a3fe.psmdcp" Id="R6a48906997054de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7eb3fca25744e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d646a5d36bb420fb7dd3d8267e6bd64.psmdcp" Id="R2c885a947efd49da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="335">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="388">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
-[...17 lines deleted...]
-    <x:t>Доставка на ЛПС и специално работно облекло в „М-Стронг“ ЕООД</x:t>
+    <x:t>Доставка и въвеждане в експлоатация на технологично оборудване с цел подобряване на производствения капацитет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОНО ПРОЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1039-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на фитнес оборудване за фитнес помещение в „М-Стронг“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"М - СТРОНГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1596-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на Цифрова дискусионна система 1 бр.</x:t>
-[...56 lines deleted...]
-•	Обособена позиция 3 - Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр.
+    <x:t>BG-RRP-7.008 Доставка на материали, необходими за изграждане на нова и надграждане на съществуваща физическа инфраструктура, и разполагане на мрежи с много голям капацитет на територията на Северозападен район.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>,,А1 България“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-7.008-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА:
+Обособена позиция 1: Термопомпена система VRV (VRF) с мощност 77,5 kW, работеща с директно изпарение на фреон - 1 бр.
+Обособена позиция 2: Термопомпа въздух–вода с мощност 20 kW - 1 бр..</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">МЕГА ЕЛЕКТРОНИКС-АП ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ХИДРАВЛОН-1 ЕООД</x:t>
-[...23 lines deleted...]
-    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Машина за пълнене ,измиване и затваряне на бутилки за негазирани напитки в моноблок 3 в 1  - 1 бр и Машина за пълнене, измиване и затваряне на бутилки за газирани напитки в моноблок 3 в 1 - 1 бр 
+    <x:t>BG16RFPR001-2.004-0166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на стоматологично оборудване по 3 обособени позиции както следва: 
+• Обособена позиция 1: Интраорален дентален рентген – 1 брой; • 
+Обособена позиция 2: Апарат за сканиране на фосфорни плаки – 1 брой;
+ • Обособена позиция 3: Интраорален скенер – 2 броя 
+за подобряване на производствения капацитет на „ЛОЗАНОВ ДЕНТАЛ - АМБУЛАТОРИЯ ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ - ИНДИВИДУАЛНА ПРАКТИКА ПО ДЕНТАЛНА МЕДИЦИНА" ЕООД, чрез предлагане на нов вид дентални услуги в кабинета в град Монтана – рентгенография за секторни снимки и цифрово вземане на отпечатъци“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОЗАНОВ ДЕНТАЛ - АМБУЛАТОРИЯ ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ - ИНДИВИДУАЛНА ПРАКТИКА ПО ДЕНТАЛНА МЕДИЦИНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙКОМЕРС 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на професионално перално и гладачно оборудване за нуждите на семейно предприятие "КАНИНА 2018" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАНИНА 2018 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на газов мотокар</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАЛИНОВИ - КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги по разпространение на филма "Завръщане на Изток" през различни канали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪФ ПИКЧЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.016-0029-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Описание на предмета на процедурата:
+„Закупуване и доставка на машина за почистване на цистерни  с единична глава (1 бр.) - 16 367,87  евро без ДДС“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕНИС - НИКОЛАЙ НАЙДЕНОВ ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване на лични предпазни средства (ЛПС) и специално работно облекло “ във връзка с изпълнение на проект по АДБФП BG05SFPR002-1.004-0720-C01 “Адаптиране на работната среда в ЕСМ ГРУП ООД “, финансиран по Програма „Развитие на човешките ресурси“ 2021-2024, съфинансирана от Европейския съюз чрез Европейския социален фонд”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСМ ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проучване и анализ на пещерите в района на Карлуковски карст</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕВЪР НОУ ПРОДЪКШЪНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0430-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и оборудване под стойностния праг за ДМА за подобряване на производствения капацитет: 
+Обособена позиция 1: 
+-Настолен компютър - 2 броя
+-Лаптоп- 1 брой
+- Настолен компютър и монитор -2 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВОВ-87 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1637-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична инсталация до 1 MW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.006-0017-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване на специализирани софтуерни решения за управление на бизнес процесите в „БЕТОНИТИ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕТОНИТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0751-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на дълготрайни материални активи и инструменти и/или оборудване под стойностния праг на същественост на ДМА, необходими за подобряване на производствения капацитет на семейното предприятие - проектантско бюро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТАНТСКО БЮРО АЛБЕНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2562-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Обособена позиция 1:  Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+ Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+ Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРВЕСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ-СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0681-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компютри с оборудване, специализиран софтуер, цветно лазерно многофункционално устройство, широкоформатен плотер и широкоформатен цветен скенер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕК БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2465-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на лични предпазни средства и специално работно облекло с три обособени позиции:
+ОП 1: Работно облекло:
+Каска - 11 бр. 
+Работно яке есен/зима Siggi Гърбът е удължен- 7 бр. 
+Работен панталон- 4 бр. 
+Работен полугащиризон-  7 бр. 
+Зимно яке Дрехите от мултизащитните линии- 7 бр. 
+Заваръчно яке- 2 бр. 
+Работен полугащиризон за заварчици- 2 бр. 
+Сигнален елек- 11 бр. 
+Антифони- 7 бр. 
+Очила- 7 бр. 
+Очила заварчик- 2 бр. 
+Обувки- 11 бр. 
+Боти- 11 бр. 
+Ръкавици- 7 бр. 
+Ръкавици за заваряване, рязане и шлайфане - 2 бр. 
+ОП 2: Предпазни средства за работа от височина:
+Бързоактивиращ самоблокаторен спирачен механизъм 7бр. 
+Сбруя за цяло тяло с колан- 7 бр. 
+ОП 3: Заваръчна маска с аспирация - 2 бр. 
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЗИРОГ 27 - СОНЯ ВАСИЛЕВА ЧАКМАКОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Провеждане на процедура за избор на изпълнител с предмет "Доставка на ДМА" и "Доставка на ДНА" с прогнозна стойност 28 029,71 евро без ДДС
+1.Лаптоп 16 инча, в комплект допълнителни периферни устройства  и офис пакет – 2 бр.
+2.Скенер - 1 бр.
+3.Комплект уреди за измерване 
+4.Софтуер за проектиране на ОВК инсталации, – 2 бр
+5.Софтуер за проектиране на газови инсталации – 2 бр
+6.Софтуер за енергийна симулация – 2 бр
+7.CAD Софтуер – 2 бр   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСЕРГИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАДАРА НФ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0277-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация по 6 обособени позиции (ОП):
+ОП № 1 Машина за почистване на филтри за твърди частици - 1 бр.
+ОП № 2 Автоклиматична станция за презареждане с фреон - 1 бр.
+ОП № 3 Машина за демонтаж и монтаж на гуми - 1 бр.
+ОП № 4 Машина за баланс на гуми - 1 бр.
+ОП № 5 Диагностична апаратура за бордова диагностика на леки и товарни автомобили - 1 бр.
+ОП № 6 Обзавеждане за автосервиз от метал - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЛИЙТ МЕНИДЖЪР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0740-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на специално работно облекло и лични предпазни средства с обособени позиции"
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СЖИ ГРУП ЕООД</x:t>
-[...17 lines deleted...]
-ОП 3: Доставка на Апарат за сканиране на фосфорни плаки - 1 брой
+    <x:t>КОЛОВАГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0914-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„ДОСТАВКА И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА ОБОРУДВАНЕ, ИНСТРУМЕНТИ И СПОМАГАТЕЛНИ УРЕДИ ЗА РЕМОНТ НА ЛЕКИ И ЛЕКОТОВАРНИ АВТОМОБИЛИ “ ПО ДВЕ ОБОСОБЕНИ ПОЗИЦИИ ВЪВ ВРЪЗКА С ИЗПЪЛНЕНИЕ НА ДОГОВОР BG16RFPR001-1.004-1011-C01 ЗА ПРЕДОСТАВЯНЕ НА БЕЗВЪЗМЕЗДНА ФИНАНСОВА ПОМОЩ ПО ПРОГРАМА „КОНКУРЕНТОСПОСОБНОСТ И ИНОВАЦИИ В ПРЕДПРИЯТИЯТА“ 2021-2027 ПО ПРОЦЕДУРА   BG16RFPR001-1.004-1011 „ПОДКРЕПА ЗА СЕМЕЙНИТЕ ПРЕДПРИЯТИЯ,ПРЕДПРИЯТИЯТА ОТ ТВОРЧЕСКИТЕ ИНДУСТРИИ И ЗАНАЯТИТЕ“:
+Обособена позиция 1 Доставка и въвеждане в експлоатация на оборудване за гуми
+Обособена позиция 2. Доставка и въвеждане в експлоатация на оборудване за обслужване на автомобилни климатични системи
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ - РОДИДЕНТ ООД</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Осигуряване на настаняване, изхранване и вътрешен транспорт за участниците в обмяната на опит - Сдружение „Активно Българско Общество“
+    <x:t>МАКСКАР СЕРВИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка на ЛПС, необходими за осъществяване на Дейност 3”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АК ЕЛЕКТРИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0576-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на взаимосвързани софтуерни услуги и решения в областта на ИКТ: Проектиране, разработка, въвеждане, обучение и гаранционна поддръжка на интегрирана информационна система, включваща:
+- Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+- Изграждане на система за архивиране на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Сдружение „Активно българско общество“</x:t>
-[...11 lines deleted...]
-Обособена позиция 9 - Мултипроцесна машина за МИГ/МАГ, РЕД-заваряване и ВИГ заваряване - 1 бр.</x:t>
+    <x:t>КИМСЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0555-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 3 броя оборудвани, преместваеми контейнери за служителите на Вемат ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕМАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1354-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за служителите на ЕКСПРЕС СЕКЮРИТИ СОД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕКСПРЕС СЕКЮРИТИ СОД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2244-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на специализирано оборудване и софтуер </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖИ ПИ ЕЙ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0246-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и обзавеждане по ОП: ОП 1: Хотелски легла с подматрачни рамки - 40 бр., Матрак - 40 бр., LED телевизор - 20 бр. и Преносими детски кошари - 20 бр.; ОП 2: Душ-системи - 20 бр., Моноблок за вграждане - 20 бр. и Мивка със смесител - 20 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАК ДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2798-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА и на инструменти/оборудване под стойностния праг на същественост за ДМА" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО МОТОРС АВТО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1459-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пуск в експлоатация на ДМА:
+Обособена позиция 1: машина за химическо чистене, професионална машина за пране и Wet Cleaning, омекотителна система за вода за Wet cleaning, професионална сушилна машина, дозиращи системи за перилни препарати;
+Обособена позиция 2: професионален гладачен каландър, гладачна маса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАТЕДА-Л ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1778-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА за производствена база на бижутерийни и подобни изделия от благородни метали
+Детектор за лабораторно отглеждани диаманти - 1 брой
+Детектор за лабораторно отглеждани диаманти инкрустирани в бижута - 1 брой
+Система за измерване, анализ и оценка на пропорциите на диаманти - 1 брой
+Лазер за маркиране, гравиране и рязане - 1 брой
+Настолна машина за лазерно заваряване - 1 брой
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖУЛЪРИ Б И Б ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2815-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали и консумативи за изработка на прототип на хибриден нископодов автобус</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШУМЕН - ПЪТНИЧЕСКИ АВТОТРАНСПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0419-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на специализиран строителен софтуер- 1бр"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кадуоркс Плюс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1803-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на НЕСТИНГ МАШИНА С ЦИФРОВО- ПРОГРАМНО УПРАВЛЕНИЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИН ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0888-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за производство на хляб и хлебни изделия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАНАРИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на дълготрайни материални активи (ДМА)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЛКО 7 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и оборудване по ОП: ОП1: Блок маса островна комбинирана - 1 бр., Електрически конвектомат - 1 бр., Електрическа фурна за пици - 1 бр., Електрическа плоча за палачинки - 1 бр., Уред за нискотемпературно готвене с циркулация - 1 бр., Комбиниран електрически грил - уред - 1 бр., Печка газова - 1 бр., Фритюрник - 1 бр., Тостер - 1 бр., Картофобелачка - 1 бр., Зеленчукорезачка - 1 бр., Месомелачка - 1 бр., Планетарен миксер - 1 бр., Сокоизтисквачка - 1 бр., Блендер - 1 бр., Колбасорезачка - 1 бр., Пасатор - 1 бр., Принтер за захарна хартия - 1 бр. и Вакуум машина - 1 бр.; ОП 2: Миялна машина - малка - 1 бр.,  Миялна машина - голяма - 1 бр., Ледогенератор - 1 бр., Шкаф хладилен среднотемпературен - 1 бр. и Шкаф хладилен нискотемпературен - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на автономна едночеткова мобилна автомивка за измиване на камиони и автобуси с дизелов двигател и хидравлично задвижване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖИ ЕЛ ЕН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1171-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставяне и въвеждане в експлоатация на оборудване за ТВ студио и излъчване на ТВ програма, състояща се от две обособени позиции:
+Обособена позииция 1: Оборудване за ТВ студио, включващо:
+- Система за ТВ студийно осветление - 1бр.
+- Система за студиен запис на телевизионна продукция и смесване на видео сигнали от различни източници, за излъчване на линеен телевизионен канал или стрийминг с възможност за излъчване и на живо извън студио - 1бр.
+- Система за видеозаснемане в студийна среда - 1бр.
+- Система за видеозаснемане в извънстудийна среда - външни терени - 1 бр. 
+Обща стойност на ОП 1: 99 993,00 лв.   
+Обособена позииция 2: Компютърно оборудване за видеообработка, съхранение и излъчване на ТВ програми, включващо:
+- Система за видеообработка - работна станция - 1 бр.
+- Система за предаване на сигнал за излъчване - PLAYOUT Сървър - 1 бр.
+- Дисков масив за съхранение и архивиране на видеосъдържание - 1 бр.
+Обща стойност на ОП 2: 99 675,00 лв.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТ УИНАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2053-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на ИКТ:
+1. Въвеждане на модул/система за управление на производството - 1бр.;
+2. Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги - 1бр.;
+3. Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1бр.;
+4. Изграждане на система за архивиране на информация - 1бр.;
+5. Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА по пет обособени позиции:
+ОП1. Четириопорен електрокар -1бр; 
+ОП2. Автомат за навиване и заваряване - 1бр.; 
+ОП3. Заваръчен апарат точков -1 бр.; 
+ОП4. Заваръчен апарат -	2бр. и
+ОП5. Безвъздушно бояджийска машина - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЮПИЖЕ БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на специфично обучение, свързано с работното място, за повишаване на дигиталните и зелените компетентности на 34 заети лица в „Ол Ченълс Комюникейшън“ ЕООД, с общ минимален хорариум 180 учебни часа, включващо обучение по дигитални умения, управление и оптимизация на процеси, използване на AI, ESG и дигитална трансформация, в рамките на проект BG05SFPR002-1.019-0004-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ол ченълс комюникейшън
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Внедряване на взаимосвързани софтуерни решения, които са насочени към дигитализацията на процесите в предприятието "Сикона" ООД, с цел повишаване на конкурентоспособността, оперативната ефективност и пазарното присъствие” Предвидените за внедряване решения включват: 
+-Създаване на онлайн магазин;
+-Въвеждане на система за управление на ресурсите (ERP система);
+-Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИКОНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1980-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решения за нуждите на „Май Грийн“ ЕООД, структурирани в две обособени позиции, както следва:
+ОП 1: Създаване на онлайн магазин, въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) и въвеждане на модул/система за управление на складовото стопанство (WMS)
+ОП 2: Изграждане на система за защита на информацията в локална мрежа и изграждане на система за архивиране на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Май Грийн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0533-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Дигитална трансформация чрез въвеждане на системи в „„Дигитална трансформация чрез въвеждане на системи в „Стоилов и ко ЕООД”„</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОИЛОВ И КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за оборудване на кухня</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧАНОВЕТЕ-ИВАН ВЕЗЮВ-ИБ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Дигитална трансформация чрез въвеждане на системи в„Ню Капитал Груп" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ню Капитал Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на високопроизводителна компютърна техника 1 бр. компютърна конфигурация 5 бр. компютърна конфигурация 8 бр. монитори за компютърните конфигурации 4 бр. лаптоп 1 бр. монитор за компютърните конфигурации</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАСИДИ-2000" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0976-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител с предмет "Доставка на кухненско оборудване и мебели" в две обособени позиции : Обособена позиция 1 "Доставка на кухненско оборудване" Обособена позиция 2 " "Доставка на мебели" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕЛСИНАТОР К7 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите, вкл. Ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др. по две обособени позиции: Обособена позиция 1: Оборудване и обзавеждане на места за отдих, хранене и почивка; Обособена позиция 2: Доставка на 2 бр. контейнери за хранене и почивка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2291-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. Ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др. по две обособени позиции: Обособена позиция 1: Оборудване и обзавеждане на места за отдих, хранене и почивка; Обособена позиция 2: Доставка на 2 бр. контейнери за хранене и почивка </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕНЕРКЕМИКАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2330-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЙКРОМЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за извършване на строително-ремонтни дейности, свързани с изграждането и поддръжката на водопроводна, канализационна и отоплителна мрежа по обособени позиции:
+ОП 1 Доставка на пробивни машини и допълнителни аксесоари/консумативи към тях.
+ОП 2 Доставка на гайковерт.
+ОП 3 Доставка на машини за рязане и аксесоари/консумативи към тях.
+ОП 4 Доставка на лазерни устройства за измерване .
+ОП 5 Доставка на професионална прахосмукачка и аксесоари за нея за строителни дейности</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФАКТОРЪТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ, в т.ч:
+-Въвеждане на модул/система за управление на складово стопанство (WMS) и
+-Въвеждане на модул/система за продажбите на дребно (Point-of-sale система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕНТРАЛ ПАРК КЕТЪРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2286-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и оборудване под прага на същественост за озвучаване и осветление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УОНТИД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на ново оборудване по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИ АРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2781-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на активи (дълготрайни материални активи):Ръчен 3D скенер за архитектурно заснемане.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИДЕЯ М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0229-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини и оборудване в сферата на текстилната и шивашката индустрия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС ДИ МОД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2377-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОПОЙНТ - ГЕОРГИЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на ДМА - 1 бр. Верижен багер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАЙВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2657-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудвани преместваеми контейнери за отдих и хранене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТУНЕЛИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0455-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на  система за създаване на ходила от органични материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на дигитални платформи в дейността на „Концепт 2009“ ЕООД
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Концепт 2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1126-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на „НОН-СТОП“ ООД:
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОН - СТОП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0559-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и обучение за работа с 1 бр Гилотина за рязане на хартия, картон, мукава</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛУКСПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1915-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на специализиран софтуер за обработка на тестове и анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКИЛС КОНСУЛТ-БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2280-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма „ЕЛСТАРТ“ ООД" по обособени позиции: 
+Обособена позиция 1: Въвеждане на система за управление на ресурсите (ERP система) - 1 бр. 
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа - 1 бр. и изграждане на система за управление на съхранението и споделянето на информация - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛСТАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на управленските, производствените и логистичните процеси във фирмата </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ауърхууд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1860-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Апронекс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0532-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-7.008 Доставка и инсталация на активни елементи с модул за наблюдение, необходими за експлоатацията на оптичните кабели и влакна на територията на Северен Централен район</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-7.008-0006-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Логистично и техническо обезпечаване на серия от  събития по проект № BG16RFPR002-1.002-0002-C01 в рамките на инициатива „Дигитална седмица (InnovationAmp)“, която се провежда в периода 18-22 май </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮГСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1220-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-7.008 Доставка и инсталация на активни елементи с модул за наблюдение, необходими за експлоатацията на оптичните кабели и влакна на територията на Северозападен район</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на климатици“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОСОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в КОЗМЕТИК-ЛАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЗМЕТИК-ЛАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Електрическа количка- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТ КОЗМЕТИКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Дентален компресор с изсушител (2бр)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНТАЛЕН ЦЕНТЪР ФАРМАДЕНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1937-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на дълготрайни материални активи, необходими за подобряване на производствения капацитет на семейното предприятие - заведение за бързо хранене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕМПРО ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1417-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик/ци за закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Марти-Дени Груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на ЕЛ контакт ЕООД:
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Елконтакт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 4 броя машини за дигитален, широкоформатен печат</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТ ФОР ФЮЧЪР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ услуги и решения цел повишаване нивото на дигитализация
+на ДАРМИ ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „КЕЙ СОЛЮШЪНС“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЕЙ СОЛЮШЪНС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0129-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА по обособени позиции: ОП 1: Двукрилен гардероб - 18 бр; Куфарник - 18 бр,; Табла за легло - 18 бр.; Тоалетка - 18 бр.; Огледало - 18 бр.; Нощни шкафчета - 36 бр.; ОП 2: Матраци - 160/200 см. - 4 бр.; Тапицирани основи за матраци - 36 бр.; Матраци - 90/200 см. - 28 бр.; ОП 3: Шкаф с мивка - 18 бр.; Смесители -18 бр.; Моноблок - 18 бр. ; Душ система - 18 бр.; ОП 4: Телевизор - 18 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНДЕЙ ХОТЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Модернизация на термопомпена система 	</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЛЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на материали по проект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИДЕАЛ БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0264-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по провеждане на специфични обучения за служителите на „СТАРС ИНТЕРАКТИВ СЪРВИСИЗ (БЪЛГАРИЯ)“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАРС ИНТЕРАКТИВ СЪРВИСИЗ БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Машина за лазерно заваряване, рязане и почистване,  FDM/FFF - 3D Принтер и SLA принтер</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">САМ - КИНТИ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0874-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на хибридна косачка робот - 1 бр. за нуждите на НЕВЪРГРИЙН ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕВЪРГРИЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1659-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и абонаментна поддръжка на CAD/CAM софтуер за управление на металорежещи машини във връзка с изпълнение на проект BG16RFPR001-1.004-0874-C01 “Подобряване на производствения капацитет на САМ - КИНТИ ЕООД”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини за шивашка работилница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАНКА КРИЕЙТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на "Ай Шоп" ЕООД по четири обособени позиции:
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4:
+Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ай Шоп" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0906-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и техническо и гаранционно обслужване  обслужване на 2 броя МПС (МОМ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за рекламна агенция със следните обособени позиции:  ОП2 Доставка  на черна техника</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиемпре дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2254-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ модули по две обособени позиции:
+ОП1:МОДУЛ „ПРОИЗВОДСТВО НА ПРОДУКТИ“ 1 бр
+ОП2:МОДУЛ „СУРОВИНИ - ПРОИЗВОДСТВО И СЪХРАНЕНИЕ“ 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРЕДИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на нов нулевоемисионен мобилен кран по проект "Повишаване на конкурентноспособността и капацитета на пристанищен оператор „Поддържане чистотата на морските води“ АД, чрез закупуване на ново нулевоемисионно оборудване за претоварване"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Поддържане чистотата на морските води” АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на лични предпазни средства (ЛПС) и специално работно облекло (СРО);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ:
+- Въвеждане на модул/система за управление на производството;
+- Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес;
+- Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАК - 1 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на оборудване в 4 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОТОС - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОБИОТЕХПРОДУКТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0064-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM) за нуждите на Частно средно училище „Откривател“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частно средно училище "Откривател" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЛАВЕЙ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Контейнери Об. позиция 1 Контейнер 7,0м х3,0м х 2,80м Об. позиция 2 Контейнер 6,0м х3,0м х 2,80м Об. позиция 3 Контейнер 8,0м х3,0м х 2,80м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАБАК КОМ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1801-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Закупуване на оборудване за осигуряване на социални придобивки за служителите на Бултекс 99 ЕООД“  с 2 обособени позиции във връзка с изпълнение на проект по АДБФП BG05SFPR002-1.004-2417-C01 “Адаптирана работна среда в "Бултекс 99" ЕООД“ финансиран по Програма „Развитие на човешките ресурси“ 2021-2024, съфинансирана от Европейския съюз чрез Европейския социален фонд:
+ОБОСОБЕНА ПОЗИЦИЯ 1: ФИТНЕС ОБОРУДВАНЕ
+ОБОСОБЕНА ПОЗИЦИЯ 2: МАСАЖНИ СТОЛОВЕ“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕКС 99 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2417-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и оборудване по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО МЕХАНИК ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сградата на „БИЛДИНГ ХОСПИТАЛС“ АД за производство на електроенергия собствени нужди - система 70 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ХОСПИТАЛС АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на Пакеторазкройващ циркуляр за плоскости - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на климатици
+1.	Климатик 12-ка- 4 броя;
+2.	Климатик 14-ка- 2 броя;
+3.	Климатик 18-ка- 3 броя;
+4.	Климатик тип таванен монтаж- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕЛЕВ - ЕВГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0296-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,монтаж и въвеждане в експлоатация на ново технологично оборудване за дейността на тенекеджийските, бояджийски и ремонтни услуги. Обособена позиция 1 - Камера за боядисване L6.90xH2.65xW3.9 с с 2х7.5 kW мотори, турбо вентилатор, с газова горелка 1 бр. Обособена позиция 2 - Тестер за проверка на амортисьори на ос до 2.5т- 1 бр. Обособена позиция 3 - Ножичен подемник за вграден монтаж с кит за нулево ниво- 1 бр. Обособена позиция 4 - Двуколонен подемник 4т. с горна синхронизация XL- 1 бр. Обособена позиция 5 - Въздушен винтов компресор, фреонов изсушител и вертикален ресивер модел: – 1000 л – 1 бр. Обособена позиция 6 - Тестер за тестване на хлабини в окачването- 1 бр. Обособена позиция 7 - Ексцентър шлайф машина уред за шлайфане с ексцентрик с възможност за присъединяване към прахоизсмукване- 1 бр. Обособена позиция 8 - Индукционен нагревател- 1 бр. Обособена позиция 9 - Мултипроцесна машина за МИГ/МАГ, РЕД-заваряване и ВИГ заваряване - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>БИО ГОРИВА-БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1535-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Разходи за придобиване на дълготрайни материални активи (ДМА):
-[...221 lines deleted...]
-    <x:t>BG16RFPR001-1.004-1430-C01</x:t>
+    <x:t>Избор на изпълнител за подобряване енергийната ефективност чрез енергийно обновяване на сградния фонд на "НИП ИНВЕСТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИП ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на кафемашина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЛЯНКА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за ЕСМ в  сградата на „СУИКО" ЕООД по обособени позиции:
+Обособена позиция 1: СМР за въвеждане на термопомпена система и вентилатори за климатизиране на сграда
+Обособена позиция 2: СМР за изграждане на фотоволтаична система за собствени нужди с номинална мощност 70 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СуиКо ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 30 kWp в ГЕРИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0106-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инженеринг за доставка, инсталация и присъединяване на 2 броя бързозарядни станции при ПЗ „Север“, гр.Бургас, захранени от п/ст 110/20 kV „Бургас Индустрия“ и 2 броя бързозарядни станции при кв.Акациите, гр.Бургас, захранени от п/ст 110/20 kV „Рибари“</x:t>
   </x:si>
   <x:si>
-    <x:t>ЕСО Чардж ЕАД</x:t>
-[...741 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0009-C03</x:t>
+    <x:t>Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0058-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на медицински материали и консумативи необходими за разработване на процесова иновация в МБАЛ "Сити клиник - Св.Георги"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ СИТИ КЛИНИК - СВЕТИ ГЕОРГИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на следната техника по обособени позиции: (1) метачна машина - 1 брой; мотокар 3,5, тона - 1 брой; мотокар 10 тона - 1 брой; (2) автомобилна везна - 1 брой“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСМОЗИС БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1325-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предпреятието внедряване на услуги и решения в областа на ИКТ:
+ОП1 - Създаване на онлайн магазин
+ОП2 - Въвеждане на Система за управление на ресурсите (ERP система)
+ОП3 - Изграждане на система за управление на съхранението и споделяне на информацията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТНТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изграждане на фотоволтаична централа на покрива на сграда на „КОТА 2001“ ООД за производство на електроенергия собствени нужди.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЗНЕС КОНСУЛТ Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0431-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на взаимоотношенията с клиенти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕДЕМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0910-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на система за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инфо кампания</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПЕЙСКИ ИНСТИТУТ Фондация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0012-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и инсталация на технологично оборудване за нуждите на ОбУ "Йордан Йовков"</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЕДИНЕНО УЧИЛИЩЕ "ЙОРДАН ЙОВКОВ" - гр. ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-1113-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ТЕХНОЛОГИИ ЕООД </x:t>
   </x:si>
   <x:si>
     <x:t>Технически Университет - София</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-2.005-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C02</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1593,2043 +1708,2387 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E117"/>
+  <x:dimension ref="A1:E137"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46086</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46092</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46092</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46092</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46092</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46092</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46092</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46091</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46099</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46090</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46093</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46093</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46093</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46092</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46093</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46093</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E18" s="0" t="s"/>
+      <x:c r="E18" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46093</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46093</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46093</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46100</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46093</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46100</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46093</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46100</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46092</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46094</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46093</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46093</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46094</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46093</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46093</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46094</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46077</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
-[...1 lines deleted...]
-      <x:c r="E41" s="0" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46093</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46101</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46091</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46101</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46092</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46101</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46094</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46101</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46094</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B49" s="2">
         <x:v>46101</x:v>
       </x:c>
-      <x:c r="B49" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46101</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46094</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B51" s="2">
         <x:v>46101</x:v>
       </x:c>
-      <x:c r="B51" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46101</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46094</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46101</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46094</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46101</x:v>
+        <x:v>46125</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46101</x:v>
+        <x:v>46125</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46101</x:v>
+        <x:v>46125</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46101</x:v>
+        <x:v>46125</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46093</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46101</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46101</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46086</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46102</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46095</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46094</x:v>
+        <x:v>46117</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46096</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46097</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46096</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46097</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46097</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46094</x:v>
+        <x:v>46116</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46097</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46097</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46104</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46097</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46098</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46098</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46098</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46098</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46098</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46098</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46098</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46098</x:v>
+        <x:v>46116</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46105</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46097</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46106</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46098</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46098</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46098</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46097</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46097</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46096</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
         <x:v>46106</x:v>
       </x:c>
-      <x:c r="B107" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46098</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46107</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46097</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46107</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46107</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46097</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46107</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46112</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46098</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46112</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46098</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46172</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>45783</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46173</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46034</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46115</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B130" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B131" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>46115</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B133" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B134" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="2">
+        <x:v>46172</x:v>
+      </x:c>
+      <x:c r="B135" s="2">
+        <x:v>45783</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="2">
+        <x:v>46173</x:v>
+      </x:c>
+      <x:c r="B136" s="2">
+        <x:v>46034</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B117" s="2">
+      <x:c r="B137" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C117" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>334</x:v>
+      <x:c r="C137" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>387</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>