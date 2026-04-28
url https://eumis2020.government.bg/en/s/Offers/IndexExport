--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,1338 +1,1353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7eb3fca25744e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d646a5d36bb420fb7dd3d8267e6bd64.psmdcp" Id="R2c885a947efd49da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947c0a5932a94189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14b75c4f4d9041c1bf11f618cb7b2e3b.psmdcp" Id="R4cd6909ad7234671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Tenders and Offers" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="388">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на технологично оборудване с цел подобряване на производствения капацитет</x:t>
-[...31 lines deleted...]
-    <x:t xml:space="preserve">МЕГА ЕЛЕКТРОНИКС-АП ООД
+    <x:t xml:space="preserve">„Доставка на специализирано оборудване за производство и монтаж на ПВЦ и алуминиева дограма за нуждите на ОГИ-ИНВЕСТ ЕООД“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0166-C01</x:t>
-[...83 lines deleted...]
-- Настолен компютър и монитор -2 броя</x:t>
+    <x:t>ОГИ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1323-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 5-осен CNC металообработващ център - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„КРАНАМАКС“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Публична покана за доставка на CNC НЕСТИНГ МАШИНА/CNC РУТЕР/ Фрезова машина с цифрово програмно управление - 1 брой за криволинейно и праволинейно рязане, разкрояване, пробиване, гравиране, фрезоване и др. на ПДЧ, МДФ,HPL, ЕТАЛБОНД, пластмаси, и др. материали </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЯНА 7 ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на специфично обучение на тема „Обучение по устойчиви технологии и внедряване на зелени технологии“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АПЕЛО БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализирано оборудване за автосервиз </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Трейд Кар-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0691-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА за нуждите на рекламна агенция по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ПРИНТ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1670-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на дълготрайни материални активи за подобряване на производствения капацитет на "Амбулатория за индивидуална практика за първична извънболнична дентална помощ д-р Давидова" ЕООД – Доставка на Рентгенови екрани,екрани за образна диагностика - 2 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА ИЗВЪНБОЛНИЧНА ДЕНТАЛНА  ПОМОЩ- Д-Р ДАВИДОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0250-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на периферни устройства  във връзка с изпълнение на договор № BG16RFPR001-1.004-1744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монблан Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРАЙМ ОДИТ МН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1423-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и оборудване под стойностния праг за ДМА за подобряване на производствения капацитет:
+Обособена позиция 1:  
+-Хладилна маса среднотемпературна - 1 бр.
+- Хладилна маса нискотемпературна - 1 бр.
+-Подготвителна маса - 2 бр.
+-Хладилна маса - 1 бр
+Обособена позиция 2:
+-Газов котлон за палачинки - 1 бр.
+ -Двоен газов котлон за палачинки - 1 бр.
+- Електрически котлон за палачинки - 4 бр.
+Обособена позиция 3:
+- Зеленчукорезачка - 1 бр.
+-Колбасорезачка - 1 бр.
+-Тестомесачка - 1 бр.
+-Сокоизтисквачка - 1 бр.
+-Центрофуга за твърди плодове и зеленчуци - 1 бр.
+ -Съдомиялна машина - 1 бр.
+ -Блендер - 1 бр.
+-Теглилка - 1 бр. 
+Обособена позиция 4: 
+-Среднотемпературен хладилник - 1 бр.
+-Хладилна витрина - 2 бр.
+ -Среднотемпературен хладилен шкаф - 1 бр.
+ -Нискотемпературен хладилен шкаф - 1 бр.
+-Хладилна витрина - 1 бр.
+Обособена позиция 5: 
+-Машина за вакуумиране - 1 бр.
+-Съд по гастроном 200 мм - 15 бр.
+-Съд по гастроном 150 мм - 15 бр.
+-Капак по гастроном - 30 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>СЛАВОВ-87 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1637-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на нова фотоволтаична инсталация до 1 MW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии).</x:t>
-[...45 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0681-C01</x:t>
+    <x:t>Доставка на материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0261-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на монитори и калибратор за настройка на монитор, във връзка с изпълнение на договор № BG16RFPR001-1.004-1744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предприятията
+Програма "Конкурентоспособност и иновации в предприятията" 2021-2027,
+BG16RFPR001-1.012 - Дигитализация на предприятията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНОС СОЛАР СЪРВИЗ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1782-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична инсталация за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локалнo съоръжениe за съхранение на енергия (батерия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЯЛАТА ЛАГУНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.006-0235-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на ДМА:
+ОП1: Стационарна компютърна работна станция 1бр.
+ОП2: 1бр. таблет със стилус</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Азбуки Ар Ен Ди ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги по организация и обезпечаване на транспорт и достъпност при провеждането на културно събитие в гр. Габрово по културен проект "В общ поток: Силата е в многообразието, бъдещето - в единството", включително извършване на транспорт на инструменти, техника и материали, осигуряване на шатъл транспорт за публика в неравностойно положение, на логистична подкрепа при провеждането на културното събитие.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фондация "Беглика"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.024-0040-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги по предоставяне за временно възмездно ползване на офис пространство и офис инфраструктура, необходими за организационната и административната работа по дейностите в рамките на проект „В общ поток: Силата е в многообразието, бъдещето в единството“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - създаване на синтетични данни за визуална инспекция“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОБЕЛ ЛАБ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги по цялостна организация и осигуряване на охранителна дейност при провеждането на културни събития на Фондация „Беглика“, реализирани в рамките на културен проект „В общ поток: Силата е в многообразието, бъдещето – в единството“, включително осигуряване на контрол до достъпа на събитията, осигуряване на физическа охрана и ред, на сигурност при извънредни ситуации.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии (ИКТ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАРАЛИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Възлагане на услуги по техническо обезпечаване на културни събития по проект "Културни срещи в Доспат - филм, музика и кино под знака на памет и съвременност", включващо осигуряване на прожекционна техника, осъществяване на видео документация за социалните мрежи и печат на рекламни материали </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фондация „Беглика“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.025-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на колонни климатици</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ЦВЕТЕЛИНА-93 ИВАН ГЕНЧЕВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1497-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги по подготовка и реализация на музикално събитие в рамките на проект "Културни срещи в Доспат - филм, музика и кино под знака на памет и съвременност" - осигуряване на артистични участия, транспорт и логистика на изпълнители, материали и техника</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ново оборудване: Подвързваща машина за пластмасови спирали и метални спирали - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИ АРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2781-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"с обособени позиции: 
+Позиция 1.Обзавеждане на целогодишни творчески ателиета по изкуства; 
+Позиция 2. Оборудване на целогодишни творчески ателиета по изкуства – дизайн; 
+Позиция 3. Оборудване на външни пространства за представяне на изкуство "на открито"; 
+Позиция 4. Озвучаване на външни пространства за представяне на изкуство "на открито"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фондация "Св. Пимен Зографски- Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на покривна Фотоволтаична електрическа централа с номинална мощност 100 кW за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОЛВЕНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0997-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги по разработване и изпълнение на комуникационна и маркетингова кампания за популяризиране на културен проект „В общ поток: Силата е в многообразието, бъдещето в единството“, включително разработване на комуникационна стратегия, управление на дигитални кампании, реализиране на PR и медийни активности, създаване и разпространение на визуални материали и видео съдържание.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Мастиленоструен принтер - 2 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Болярка Делайтс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1714-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на професионално кухненско оборудване и термоизолираща преградна сиситема</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖУНИЪР СЪПЛАЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дигитална плоско режеща маса с конвейерна система за прецизно рязане на твърди и меки материали – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮПИ ЕКСПО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги по транспорт, логистика и настаняване на екипа и артистите, свързани с провеждането на културните събития в гр. Габрово и гр. София по културен проект "В общ поток: Силата е в многообразието, бъдещето - в единството".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на 3Д принтери  'за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локална аспирация (мобилна филтрираща система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Даун Криейтърс АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на хоризонтална опаковъчна машина - 1 брой
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги по техническо обезпечаване на културни събития , включващо наем на сценична инфраструктура в гр. Габрово и гр. София, монтажни дейности и техническа поддръжка по културен проект "В общ поток: Силата е в многообразието, бъдещето - в единството".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги по подготовка и адаптиране на международни културни продукти за представяне пред българска публика в рамките на културните събития в гр. Габрово и гр. София по културен проект "В общ поток: Силата е в многообразието, бъдещето - в единството", включително адаптиране на сценични и визуални решения, съгласуване и адаптация на техн. изисквания, координация между творческите екипи, интегриране на локален културен контекст в художествената реализация на събитието, организационна подготовка на културната програма, организиране на съпътстващи творчески дейности и работилници.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на доставка на материали и художествени консумативи, необходими за подготовката и реализирането на културни дейности и художествени инсталации в рамките на културния проект "В общ поток: Силата е в многообразието, бъдещето - в единството".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЗНЕС КОНСУЛТ Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0431-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на конструктивни елементи и агрегатни системи за изработка на прототип на хибриден нископодов автобус</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШУМЕН - ПЪТНИЧЕСКИ АВТОТРАНСПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0419-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на взаимоотношенията с клиенти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕДЕМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0910-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на ИКТ услуги по следните обособени позиции:
+ОП 1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2 Въвеждане на модул/система за управление на складовото стопанство (WMS)
+ОП 3 Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+ОП 4 Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАУЕР ПРОДАКТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2364-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик за закупуване на активите, заложени в дейностите в Силвена-Русе ЕООД с подобрен производствен капацитет от творческите индустрии в 12 обособени позиции: 
+Обособена позиция 7: Доставка на електромагнитен шумов и радиационен хармонизатор
+Обособена позиция 11: Доставка на монитор рекордер тип ,,нинджа"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЛВЕНА-РУСЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1746-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на Система за профилиране и калибрация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАСТЪР ПРИНТ 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2205-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за дигитализация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНСЕРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Автомат за навиване и заваряване - 1бр.; </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЮПИЖЕ БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали и консумативи, необходими за създаване на прототип на иновативна система за универсална непрекъсната екстракция и разделяне на активни
+вещества с последващо оползотворяване на биомаса, със следните обособени позиции: Обособена позиция I: Конструктивна и тръбопроводна инфраструктура; Обособена позиция II: Eл. кабинет и управление; Обособена позиция III: Машинни компоненти;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕРГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0297-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на интерактивна дъска дисплей, съвместими с нея компютърна система за интерактивната дъска и безжичен донгъл за споделяне на екран и конзола за видеоконферетна връзка за „ЮГОИЗТОЧЕН ДИГИТАЛЕН ИНОВАЦИОНЕН ХЪБ” Сдружение”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮГОИЗТОЧЕН ДИГИТАЛЕН ИНОВАЦИОНЕН ХЪБ Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0004-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА съгласно Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от ВЕИ (Приложение 4.1.): 1. Компресор за сгъстен въздух - с инверторно управление с номинална мощност на основния двигател 75 kW - 1 брой; 2. Изсушители на сгъстен въздух - 1 брой изсушител на сгъстен въздух с номинална мощност на основния компресор 75 kW  и 1 брой изсушител на сгъстен въздух с номинална мощност на основния компресор 55 kW; 3. Централизирано управление на системи за сгъстен въздух - 1 брой”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-БОТЪЛС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0793-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 2 бр. ДМА по обособени позиции:  Обособена позиция 5: Шоков фризер (1 брой ) и Обособена позиция 7: Хладилен шкаф - средни температури (1 брой )</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАРАН - 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0620-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Система за цялостно изграждане на фотоволтаична централа – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пирин Спринг АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0921-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Пакет от софтуерни продукти (CAD и BIM инструменти)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е-АРХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на професионално сервизно оборудване за подобряване на производствения капацитет на ДМ АУТО ПЛЮС ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМ АУТО ПЛЮС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2648-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на производствена иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАРИО 10 ЗКУ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0249-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на дълготрайни активи:
+Обособена позиция 1: Плоскопечатен принтер - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПО СИСТЕМС БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0696-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на система за защита на информацията в локална мрежа </x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на компютри с оборудване, специализиран софтуер, цветно лазерно многофункционално устройство, широкоформатен плотер и широкоформатен цветен скенер</x:t>
   </x:si>
   <x:si>
     <x:t>АРТЕК БГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2465-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Закупуване на лични предпазни средства и специално работно облекло с три обособени позиции:
-[...69 lines deleted...]
-    <x:t xml:space="preserve">„Доставка на специално работно облекло и лични предпазни средства с обособени позиции"
+    <x:t>Инфо кампания</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПЕЙСКИ ИНСТИТУТ Фондация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0012-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по 7 ОП, за подобряване на производствения капацитет на Астеди ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТЕДИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1234-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 Въвеждане на модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАЛЕЯ ТРЕЙД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1243-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ИТ оборудване – сървър, компютри, лаптопи и UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМЕНОВ И ПАРТНЬОРИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> " Доставка на ресторантьорско и професионално кухненско оборудване по обособени позиции" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Р-Н КОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0325-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА по 2 / две / обособени позиции.
+Обособена позиция 1 /ОП 1/: Шевна машина - 1 бр.
+Обособена позиция 2 /ОП 2/: Преносим компютър Лаптоп/ - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОЛОВАГ АД</x:t>
-[...7 lines deleted...]
-Обособена позиция 2. Доставка и въвеждане в експлоатация на оборудване за обслужване на автомобилни климатични системи
+    <x:t>АРТ ДАЙМЪНД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0817</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решения за нуждите на Ветейда 2 ЕООД:
+Модул/система за управление на складовото стопанство WMS
+ Модул/система за управление на производството
+Модул/система за управление на продажбите на дребно (POS)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МАКСКАР СЕРВИЗ ООД</x:t>
-[...202 lines deleted...]
-    <x:t>Предоставяне на специфично обучение, свързано с работното място, за повишаване на дигиталните и зелените компетентности на 34 заети лица в „Ол Ченълс Комюникейшън“ ЕООД, с общ минимален хорариум 180 учебни часа, включващо обучение по дигитални умения, управление и оптимизация на процеси, използване на AI, ESG и дигитална трансформация, в рамките на проект BG05SFPR002-1.019-0004-C01.</x:t>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0496-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на специфично обучение, свързано с работното място, за повишаване на дигиталните и зелените компетентности на 34 заети лица в „Ол Ченълс Комюникейшън“ ЕООД, с общ минимален хорариум 180 учебни часа, включващо обучение по дигитални умения, управление и оптимизация на процеси, използване на AI, ESG и дигитална трансформация, в рамките на проект BG05SFPR002-1.019-0004-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ол ченълс комюникейшън
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.019-0004-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Внедряване на взаимосвързани софтуерни решения, които са насочени към дигитализацията на процесите в предприятието "Сикона" ООД, с цел повишаване на конкурентоспособността, оперативната ефективност и пазарното присъствие” Предвидените за внедряване решения включват: 
-[...2 lines deleted...]
--Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+    <x:t xml:space="preserve">СМР дейности, подобряващи енергийната ефективност в сграда на фирма "САЙЛЪНС" ЕООД по обособени позиции:
+Обособена позиция 1 (ОП1) – Топлоизолация на външните стени – 509,22 кв.м.
+Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма – 113,98 кв. м.
+Обособена позиция 3 (ОП3) – Подмяна на осветлението – 62 бр. осветителни тела
+Обособена позиция 4 (ОП4) – Изграждане на фотоволтаична централа с мощност 30 кWp за собствени нужди
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"СИКОНА" ООД</x:t>
-[...7 lines deleted...]
-ОП 2: Изграждане на система за защита на информацията в локална мрежа и изграждане на система за архивиране на информация
+    <x:t>САЙЛЪНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за придобиване машини, съоръжения, оборудване и аксесоари за инструменти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЙТЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2492-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за повишаване на енергийната ефективност:
+- Обособена позиция 1: Топлинно изолиране на външни стени, Подмяна на дограма, Обръщане на дограма и Подмяна на врати – Сграда 1
+- Обособена позиция 2: Топлинно изолиране  на  покрив – Сграда 1
+- Обособена позиция 3: Подмяна на съществуваща вентилационна инсталация – Сграда 1
+- Обособена позиция 4: Подмяна на осветителни тела – Сграда 1
+- Обособена позиция 5: Топлинно изолиране на външни стени, Подмяна на дограма, Обръщане на дограма и Подмяна на врати – Сграда 2
+- Обособена позиция 6: Топлинно изолиране  на  покрив – Сграда 2
+- Обособена позиция 7: Подмяна на осветителни тела – Сграда 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАУС-ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0234-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на инверторна система за сгъстен въздух, състояща се от 1 брой компресор, 1 брой изсушител и 1 брой ресивър“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнители за въвеждане на съвременни информационни и комуникационни технологии (ИКТ) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0179-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на онлайн магазин и внедряване на 4 бр. модули на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТРИЙМ-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на дълготрайни материални активи по обособени позиции:
+Обособена позиция 1. Мини багер - 1 брой;
+Обособена позиция 2. Перфоратор -  2 броя; 
+Обособена позиция 3. Акумулаторен ъглошлайф -  2 броя;
+Обособена позиция 4. Акумулаторен перфоратор - 10 броя; 
+Обособена позиция 5. Акумулаторен хидравличен безчелюстен кримпер -  1 брой;
+Обособена позиция 6. комплект вложки за кримпване - 1 брой;
+Обособена позиция 7. Полуелектрически високоповдигач - 1 брой;
+Обособена позиция 8. Ръчен стакер - 1 брой;
+Обособена позиция 9. Работна маса 300кг - 1 брой;
+Обособена позиция 10. Работна маса 400кг - 2 броя;
+Обособена позиция 11. Работна маса - 1 брой;
+Обособена позиция 12. Перфоратор бързозатягащ - 8 броя;
+Обособена позиция 13. Акумулаторен Винтоверт - 6 броя;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРО КОМПЛЕКТ ВН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0303-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маркетингови дейности</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФАЙЛМАП ТЕКНОЛОДЖИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-2.006-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализиран софтуер </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на взаимосвързани софтуерни услуги и решения в областта на ИКТ: Проектиране, разработка, въвеждане, обучение и гаранционна поддръжка на интегрирана информационна система, включваща: - Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМСЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0555-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпа от типа "въздух" - "вода" с отоплителна мощност 65 KW - 1бр. Доставка и монтаж на термопомпа от типа "въздух" - "вода" с отоплителна мощност 25 KW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор”, в т.ч.: 
+Батерии, инвертори, система за енергиен мениджмънт, софтуерна настройка, монтаж и пускане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕНОКС  ГРУП  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0307-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на колективни предпазни средства, свързани с подобряване условията на труд- СИСТЕМА ОТ ЗАЩИТНИ ПЛАТНА ЗА ИЗКОПИ- 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВА СИСТЕМС ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0736-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на преместваеми контейнери за отдих и хранене, обзавеждане и оборудване във връзка с изпълнение на проект BG05SFPR002-1.004-0677-C02 - „Адаптирана работна среда във ФУНДАМЕНТ – ИНВЕСТ ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУНДАМЕНТ – ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0677-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компресор за сгъстен въздух, включително резервоар и система за изсушаване, с инверторно управление - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПИЙД ТРАНС КМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1520-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на активи за архитектурна дейност от Геомера ЕООД със следните обособени позиции: 
+Обособена позиция 1 – Придобиване на глобална навигационна спътникова система радио модем и сензор за наклон; 
+Обособена позиция 2 - Придобиване на 2 бр .работни станции(компютри), 3D принтер; 
+Обособена позиция 3 - Придобиване на специализиран софтуер фотограметрична обработка; 
+Обособена позиция 4 -  Придобиване на специализиран софтуер за обработка на измервания
+Обособена позиция 5 - Придобиване на специализирани софтуери за архитектурна дейност
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Май Грийн ЕООД</x:t>
-[...203 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0559-C01</x:t>
+    <x:t>ГЕОМЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1667-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехологично оборудване  за заведение за бързо хранене със следните опособени позиции:
+-ОП1 - Топлинна обработка – основно готварско оборудване-професионален парен конвектомат
+-ОП2-Топлинно професионално кухненско оборудване
+-ОП3-Софткукър с два капака
+-ОП4 - Замразителна техника
+-ОП5-Хладилно оборудване
+-ОП6-Оборудване за миене
+-ОП7-Подготвителни машини
+-ОП 8-Сокоизтискващи и цитрус машини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИРА   21 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0432-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталация и монтаж на компютърно оборудване“, по 3 обособени позиции:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИП КОМЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1516-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР свързани с изграждане на  покривна Фотоволтаична електрическа централа с мощност 56 kWp (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМУНИКАЦИОННИ ТЕХНОЛОГИИ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0304-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на оборудване за хотел Мантар по обособени позиции: 
+Обособена позиция 1: Доставка и монтаж на кухненско оборудване 
+Обособена позиция 2: Доставка на масажни легла и шезлонги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАНТАР - 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2298-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане:
+Об. позиция 1.
+1. Ергономичен стол - 12 броя;
+2. Ергономично бюро- 8 броя.
+Об. позиция 2.
+1. Диван- 1 брой;
+2. Стол- 10 броя;
+3. TV секция- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОРАДИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1963-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компютърно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1748-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Софтуерни решения за нуждите на "ПОЛИНА ФУРНА" ООД по две обособени позиции:
+ОП1: Създаване на онлайн магазин 
+ОП2: Въвеждане на Система за управление на фирмените ресурси“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИНА ФУРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на ресторантьорско оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГрадЦко ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КОНСУМАТИВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на : 
+Об. позиция 1: Съоръжение за изправяне на детайли - 1 бр.
+Об. позиция 2: Автоматична машина за измиване на пистолети - 1 бр.
+Об. позиция 3: Уред за изправяне на детайли - 1 бр.
+Об. позиция 4: Куфар с аксесоари за уред за изправяне на детайли - 1 бр.
+Об. позиция 5: Спектрофотометър - 1 бр.
+Об. позиция 6: Двуколонен електрохидравличен подемник с горна синхронизация - 1 бр.
+Об. позиция 7: Двуколонен електрохидравличен подемник с долна синхронизация - 1 бр.
+Об. позиция 8: Компютърен 3D стенд - 1бр.
+Об. позиция 9: Електронна баланс машина - 1 бр.
+Об. позиция 10: Монтаж машина за колела - 1 бр.
+Об. позиция 11: Винтов Въздушен компресор с осушител - 1 бр.
+Об. позиция 12: А/С станция за работа с охладител - 1бр.
+Об. позиция 13: Инструментална количка -2 бр.
+Об. позиция 14: Машина за почистване на DPF филтри - 1 бр.
+Об. позиция 15: Апарат за изправяне на стомана и алуминий - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО СТЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0019-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА:
+Обособена позиция 1: 
+-Безж. микроф. система за китара 
+-Безж.микрофон и приемник-
+-Мониторна система за in-ear слушалки 
+-Универсален аудио интерфейс 
+-Процесор за обработка на китарен звук 
+-Проф. слушалки за in-ear система 
+- Дигитален миксер 
+Обособена позиция 2:
+-Статив за студийно осветление -
+-Видеостатив 
+ -Батерии за камера 
+-Зарядно устройство за батерии 
+-Широкоъгълен обектив 
+-Микрофон за камера 
+-Външен монитор 
+-Безж. микрофонна система за 2-
+- К-кт LED осветление с куфар и зарядна станция- 
+-Главна 4K камера-
+-LED осв. тяло 
+-Клетка за камера 
+- Стабилизатор 
+-С-ма за контролиране на светлината 
+-Раница за оборудване 
+- Филтър за контрол на светлината 
+-К-кт батерии и зарядно за осветление 
+Обособена позиция 3:
+- Софтбокс 
+-Компактна 4K камера-
+-LED осв. панел 
+-Държач за камера- 
+-Бърза SD карта -
+-Универсален обектив 
+Обособена позиция 4: 
+-Лаптоп 
+-Рутер 
+-Докинг станция 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТУЕЛВС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2041-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и обучение за работа с 1 бр Гилотина за рязане на хартия, картон, мукава</x:t>
   </x:si>
   <x:si>
     <x:t>ЛУКСПАК ЕООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.004-1915-C01</x:t>
-[...201 lines deleted...]
-    <x:t xml:space="preserve">САМ - КИНТИ ЕООД
+    <x:t>BG16RFPR001-1.004-1915-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Об. позиция 5.
+Доставка и въвеждане в експлоатация на:
+1. Специализиран софтуер Design Expert или еквивалент- 5 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРУДИКА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на производствено оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.И.А.-ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1648-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран Рендер софтуер за визуализации</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИ ПЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Форматен циркуляр с ЦПУ – 1 бр. за нуждите на „КОСТОВ – 69“ ЕООД, в рамките на ДБФП BG16RFPR001-1.004-0677-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОСТОВ - 69 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Мобилна плътна строителна ограда и пълно оборудване за нея (98 бр. оградни пана - 276,85 м.л.) – 1 комплект
+Обособена позиция 2: Мобилна решетъчна строителна ограда и пълно оборудване за нея (80 бр. оградни пана - 274,40 м.л.) - 1 комплект
+Обособена позиция 3: Система за предпазни парапети (250 м.л.) – 1 комплект
+Обособена позиция 4: Мрежа за фасадно скеле - 3 комплекта
+Обособена позиция 5: Улеи за отвеждане на строителни отпадъци - 3 комплекта
+Обособена позиция 6: Стойка за предпазен парапет за плоча (250 м.л.) – 1 комплект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПИРС - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1783-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на:
+1. Машина за перфориране и подвързване – 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОСТИЛ - 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1211-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на машини по 2 (две) обособени позиции:
+ОП1: Малък (мини) багер;
+ОП2: Малък (мини) челен товарач“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НДН ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Об. позиция 4.
+Доставка и въвеждане в експлоатация на:
+1. Специализиран софтуер за проектиране Archicad или еквивалент- 3 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Об. позиция 1.
+Доставка и въвеждане в експлоатация на :
+1. Цветна многофункционална машина – 1 брой;
+2. Принтер – 1 брой;
+3. Лазерно мултифункционално устройство – 2 брой;
+4. Фото принтер – 1 брой.
+5. Ролков нож – 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Об. позиция 3.
+Доставка и въвеждане в експлоатация на:
+1. Презентационна дъска със система за конферентни разговори с камера – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 Въвеждане на модул/система за управление на складовото стопанство (WMS)  
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.004-0874-C01</x:t>
-[...37 lines deleted...]
-Изграждане на система за управление на съхранението и споделянето на информация.
+    <x:t>"ЕЛЕКТРОИЗГРАЖДАНЕ - С. И" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0092-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на средства за колективна защита и социални придобивки на служителите в следните обособени позиции:
+ОП 1 кухненско оборудване електроуреди, стелажи, маси – по спецификация 1 к-т
+ОП2  столове 80 бр. и маси 20 бр. за столова
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"Ай Шоп" ЕООД</x:t>
-[...55 lines deleted...]
-- Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда
+    <x:t>РОСИЦА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компютърно оборудване и софтуер за архитектурно проектиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНСЕТ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1443-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване с 2 броя обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Грам за килограм ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1898-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите в МАРВИН ООД
+ОП 1 Доставка на хладилници – 4бр
+ОП 2 – Доставка на микровълнови фурни – 4бр
+ОП 3 Доставка на контейнери – 2бр
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПАК - 1 ООД</x:t>
-[...49 lines deleted...]
-ОБОСОБЕНА ПОЗИЦИЯ 2: МАСАЖНИ СТОЛОВЕ“
+    <x:t>МАРВИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2344-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи: ОП1 - създаване на онлайн магазин - 1 брой, ОП2 - въвеждане на система за управление на ресурсите (ERP система) и въвеждане на система за управление на взаимодействията с клиенти (CRM система) - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС ФАКТОРИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Об. позиция 2.
+Доставка и въвеждане в експлоатация на:
+1. Сървърен шкаф с оборудване  – 1 брой;
+2. Настолна компютърна конфигурация вид 1- 7 броя;
+3. Настолна компютърна конфигурация вид 2- 3 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дълготрайни материални активи (ДМА) и Инструменти и оборудване под стойностния праг на същественост за ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИКС ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2627-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Софтуерни решения за нуждите на "ТАНГО СХМ" ЕООД по две обособени позиции:
+ОП1: Създаване на онлайн магазин 
+ОП2: Въвеждане на Система за управление на фирмените ресурси“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>БУЛТЕКС 99 ЕООД</x:t>
-[...113 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+    <x:t>”ТАНГО СХМ ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0153-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и внедряване на софтуерно решение</x:t>
   </x:si>
   <x:si>
-    <x:t>ОСМОЗИС БЪЛГАРИЯ ООД</x:t>
-[...62 lines deleted...]
-    <x:t>Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+    <x:t>РЕПРИНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1463-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>‘‘Повишаване нивото на дигитализация на предприятието чрез внедряване на 3 бр. ИКТ решения“ 1. Създаване на онлайн магазин – 1 бр. 2. Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. 3. Въвеждане на модул/система за управление на производството – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 60 kWh, към съществуваща соларна система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОТЕК БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на дълготрайни материални активи – оборудване и инструменти.
+ОП 1:
+Зарядна станция 3 бр.
+Вакуум помпа 3 бр.
+Пропускотърсач 3 бр.
+Комплект: Тръборез и конусна дъска 3 бр.
+Комплект: Три Електронни везни 1 бр.
+Дигитален манометричен блок 3 бр.
+ОП 2:
+Комплект акумулаторен безчетков перфоратор, акумулаторен безчетков ударен гайковерт, акумулаторен безчетков ъглошлайф 3 бр. 
+Електрически перфоратор 2 бр.
+Акумулаторен зелен линеен лазерен нивелир 3 бр.
+Акумулаторен безчетков перфоратор 2 бр.
+Прахосмукачка за мокро и сухо почистване 2 бр.
+Акумулаторен листосъбирач 1 бр.
+Професионални акумулаторни водоструйки 2 бр.
+ОП 3:
+Електрическа палетна количка 1 бр.
+Литиево-йонна палетна количка 2 бр.
+ОП 4:
+Скеле монтажно 2 бр.
+Професионална трираменна алуминиева стълба 2 бр.
+ОП 5:
+Оксижен с горелка 3 бр.
+Дигитални амперклещи 3 бр.
+Комплект: Три кутии с инструменти с 5 отделения 1 бр.
+Акумулаторна радиална преса 2 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИО-ХОУМ-ИНЖИНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирано оборудване и инструменти за мебелно производство по обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУЛТИ ДЕКОР ФЪРНИЧЪР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0752-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталиране на ДМА по следните обособени позиции:
+Обособена позиция 1 - Кантираща машина - 1 брой 
+Обособена позиция 2 - Пробивен център - 1 брой </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕНТОРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОМОБИЛИТЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0220-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на:  Комплект оборудване за фризьорски салон  - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВА - 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2686-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на термопомпи за адрес с. Гложене, местност Левица №6А въздух вода, 30 киловата - 10334,95 евро
+и местност Левица №12А въздух вода, 30 киловата - 10334,95 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на ДМА за подобряване на производствения капацитет на АРТ ДАЙМЪНД ООД по две обособени позиции:
+ОП 1: Доставка на широкоформатен сублимационен принтер - 1 бр.;
+ОП 2: Доставка на широкоформатна автоматична преса с компресор - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0817-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на лични предпазни средства (ЛПС) и специално работно облекло (СРО)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Одит  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на производствена иновация – Автоматизираната система за дозиране и зареждане на миксираните суровини в пресата за производство на нов продукт – „Пресован палет от рециклирана дървесина“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕМЕТРА 70 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0247-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка и монтаж на топлоизолационни системи от сандвич панели за външни стени и покрив за постигане на енергийна ефективност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВРЪНГОВИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0089-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и инсталация на технологично оборудване за нуждите на ОбУ "Йордан Йовков"</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЕДИНЕНО УЧИЛИЩЕ "ЙОРДАН ЙОВКОВ" - гр. ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-1113-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ТЕХНОЛОГИИ ЕООД </x:t>
   </x:si>
   <x:si>
     <x:t>Технически Университет - София</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-2.005-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
@@ -1417,54 +1432,54 @@
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1703,2408 +1718,2391 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E137"/>
+  <x:dimension ref="A1:E136"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46112</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46113</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46113</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46112</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46113</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46120</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46106</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46120</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46120</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46112</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46120</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46113</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46120</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46120</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46113</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46120</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46120</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46113</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46120</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46114</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46113</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46114</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46114</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46113</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46114</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46114</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46121</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46114</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46121</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46114</x:v>
+        <x:v>46104</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46121</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46113</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46121</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46113</x:v>
+        <x:v>46110</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46121</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46114</x:v>
+        <x:v>46110</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46121</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46121</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46114</x:v>
+        <x:v>46104</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46121</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46122</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46122</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46108</x:v>
+        <x:v>46104</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46122</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46122</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46101</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46122</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46122</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46101</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46122</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46122</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46125</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46118</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46125</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46118</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46125</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46118</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46125</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46118</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46119</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46115</x:v>
+        <x:v>46110</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46118</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46117</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46119</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46119</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46119</x:v>
+        <x:v>46104</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46118</x:v>
+        <x:v>46110</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46119</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46119</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46119</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B69" s="2">
         <x:v>46126</x:v>
       </x:c>
-      <x:c r="B69" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46126</x:v>
+        <x:v>46143</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46115</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46126</x:v>
+        <x:v>46143</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46119</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46126</x:v>
+        <x:v>46145</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46118</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46116</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46118</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46115</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46119</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46119</x:v>
+        <x:v>46137</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46118</x:v>
+        <x:v>46137</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46118</x:v>
+        <x:v>46138</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46114</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46118</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46119</x:v>
+        <x:v>46138</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46113</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46119</x:v>
+        <x:v>46138</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46119</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46126</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46118</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46126</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46119</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46126</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46115</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46126</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46116</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46126</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46119</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46126</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46115</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46126</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46108</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46115</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46118</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46119</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46113</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46118</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46118</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46118</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46106</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46118</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46115</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46119</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46127</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46119</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46128</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46119</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46128</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46119</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46129</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46115</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46129</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46115</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46132</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46118</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46132</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46114</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46132</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46115</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46133</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46133</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46118</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46133</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46119</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46134</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46118</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46135</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46118</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46135</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46104</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46139</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46113</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
-        <x:v>46142</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46104</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
-        <x:v>46142</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46110</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
-        <x:v>46142</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>46110</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="2">
-        <x:v>46142</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>46104</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="2">
-        <x:v>46142</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="B130" s="2">
-        <x:v>46104</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="2">
-        <x:v>46142</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="B131" s="2">
-        <x:v>46110</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="2">
-        <x:v>46142</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="B132" s="2">
-        <x:v>46115</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="2">
-        <x:v>46142</x:v>
+        <x:v>46155</x:v>
       </x:c>
       <x:c r="B133" s="2">
-        <x:v>46104</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5">
       <x:c r="A134" s="2">
-        <x:v>46142</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B134" s="2">
-        <x:v>46110</x:v>
+        <x:v>45783</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5">
       <x:c r="A135" s="2">
-        <x:v>46172</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B135" s="2">
-        <x:v>45783</x:v>
+        <x:v>46034</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5">
       <x:c r="A136" s="2">
-        <x:v>46173</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B136" s="2">
-        <x:v>46034</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>384</x:v>
-[...16 lines deleted...]
-        <x:v>387</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Tenders and Offers</vt:lpstr>
+      <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
+      <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>