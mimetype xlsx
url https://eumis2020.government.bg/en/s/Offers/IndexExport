--- v7 (2026-04-28)
+++ v8 (2026-05-25)
@@ -1,1371 +1,1053 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947c0a5932a94189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14b75c4f4d9041c1bf11f618cb7b2e3b.psmdcp" Id="R4cd6909ad7234671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35535163e4a4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1fec5035d894e86884027255427a65a.psmdcp" Id="R247d51138cce42ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Доставка на специализирано оборудване за производство и монтаж на ПВЦ и алуминиева дограма за нуждите на ОГИ-ИНВЕСТ ЕООД“
+    <x:t>Въвеждане на възобновяеми енергийни източници в "ТОНИКАР - 80" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИКАР - 80 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0132-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа с локални съоръжения за съхранение на енергия 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАУЪРМАРК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на техническо оборудване и компютърна техника“ по две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ейч Ем Ар Логос ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инсталиране на система за локално съхранение на електроенергия, батерия и инвертор за нуждите на „ПЛАНЕКС ИНФРАСТРУКТУРА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАНЕКС ИНФРАСТРУКТУРА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2230-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоефективна осветителна система с енергоспестяващи осветители тип "камбани-прожектори" - 144 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АС ИНЖЕНЕРИНГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОГРУП</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0598-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.; ОП 2: Изграждане на система за архивиране на информация - 1 бр.; ОП 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕВДО 33" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване, конфигуриране и въвеждане в експлоатация на ИКТ решения, включително обучение 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ОГИ-ИНВЕСТ ЕООД</x:t>
-[...65 lines deleted...]
-    <x:t>BG16RFPR001-1.004-1744-C01</x:t>
+    <x:t>ЗОГРАФИК ФИЛМ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1159-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и въвеждане в експлоатация на производствено оборудване за сладкарска работилница: 
+ОП 1: Вертикален хладилник от инокс за сладкарството – 2 бр.
+ОП 2: Иноксов шоков фризер – 1 бр.
+ОП 3: Линия за пълнене и затваряне на сладкарски изделия – 1 бр.
+ОП 4: Машина за производство на точени кори – 1 бр.
+ОП 5: Автоматична машина за производство на кюнефе – 1 бр.
+ОП 6: Планетарен Миксер – 1 бр.
+ОП 7: Машина за месене на тесто – 1 бр.
+ОП 8: Охладителна камера – 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУИТС ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по обособени позиции по проект BG16RFPR001-1.004 Повишаване на ефективността и конкурентоспособността на "ДЕКА ТРАНС 2019" ЕООД чрез модернизация на техническата база по Процедура „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите” на програма „Конкурентоспособност и иновации в предприятията” 2021-2027 г: 
+Обособена позиция № 1: Гумодемонтажна машина 
+Обособена позиция № 2: Бутален компресор 
+Обособена позиция № 3: Пневматичен ударен гайковерт 
+Обособена позиция № 4: Пневмо-хидравличен крик 
+Обособена позиция № 5: Бензинов трифазен електрогенератор 
+Обособена позиция № 6: Хладилен агрегат за полуремарке</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКА ТРАНС 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Пакеторазкройващ циркуляр -1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТЕЛ - КОМЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0984-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на обучител/и за провеждане на специфично
+обучение - “ ESG УПРАВЛЕНИЕ И УСТОЙЧИВО ФИНАНСИРАНЕ“ , - включващо
+следните модули:
+Модул 1“Инструменти за декарбонизация и енергийна ефективност“
+Модул 2“ Устойчиви финанси и капиталови потоци“
+Модул 3 „Управление на ESG риск и оценка на въглеродния отпечатък“
+Модул 4 „Разработване на климатични политики и планове“
+Модул 5 „Международни ESG стандарти и социален стълб на устойчивост“
+Модул 6 “ Бизнес и права на човека; интегриране на ESG в корпоративната стратегия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТОДИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0165-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите“,
+ с обособени позиции, както следва: 
+Обособена позиция 1: Закупуване и доставка на ергономични работни столове –50 бр.
+Обособена позиция 2: Закупуване и  доставка на  комплекти от маса и 4 стола- 40бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител/и за доставка, внедряване и въвеждане в експлоатация на специализирани ИКТ системи за дигитализация на дейността на „РЕВЕКС“ ООД по две обособени позиции:
+1.	Обособена позиция № 1: „Въвеждане на Система за управление на взаимоотношенията с клиенти /CRM система/ и Система за бизнес анализи /Business Intelligence система/“; 
+2.	Обособена позиция № 2: „Изграждане на система за архивиране на информация“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на активи за архитектурна дейност от Геомера ЕООД със следните обособени позиции:
+Обособена позиция 1 – Придобиване на глобална навигационна спътникова система радио модем и сензор за наклон;
+Обособена позиция 2 - Придобиване на 2 бр .работни станции(компютри), 3D принтер;
+Обособена позиция 3 - Придобиване на специализиран софтуер фотограметрична обработка;
+Обособена позиция 4 Придобиване на специализирани софтуери за архитектурна дейност.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1667-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система), </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0201-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на производствено оборудване за нуждите на СД Раум - Немигенчев</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАУМ - НЕМИГЕНЧЕВ СД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2508-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител с обособени позиции по договор BG16RFPR001-1.012-1483-С01 с бенефициент "Грам за килограм" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Грам за килограм ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1483-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в екпслоатация на активи по обсобени позиции:
+Обособена позиция 1 (ОП1) Минибагер - 1 бр.
+Обособена позиция 2 (ОП2) Диамантено-пробивна машина - 1бр.
+Обособена позиция 3 (ОП3) Машина за пробиване и огъване на шини - 1 бр.
+Обособена позиция 4 (ОП4) Машина за кримпване на кабели - 1бр.
+Обособена позиция 5 (ОП5) Инверторен генератор - 1бр.
+Обособена позиция 6 (ОП6) Акумулаторен перфоратор - 5бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДАКОМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на интегрирана система за управление на бизнес процесите в Пеликан ДТМ ООД" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕЛИКАН ДТМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1066-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ от 29.37 kW 
+Обособена позиция 2: Фотоволтаична електрическа централа ФтЕЦ от 16.77 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ди енд Ви Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АЛУАКС" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи Въздух-въздух и Енергоспестяващи осветители панели-луни</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОБСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 30 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система, в местност "Мала река", в землището на с. Клокотница, Община Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СН Боневи" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0995-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на „НОН-СТОП“ ООД:
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОН - СТОП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0559-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр.
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик/ци за закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРУЪРД ПИКЧЪРС ЕНТЪРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1936-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на "Ай Шоп" ЕООД по четири обособени позиции:
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4:
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ай Шоп" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0906-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на фотографска техника и приспособления</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Албумите ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на обзавеждане:
+Об. позиция 1.
+1.	Ергономично бюро- 9 броя;
+2.	Ергономичен стол- 9 броя.
+Об. позиция 2.
+1.	Маса за хранене- 3 броя;
+2.	Трапезен стол- 21 броя;
+3.	Гардероб съблекалня- 17 броя;
+4.	Шкаф модулен за мивка и горен модулен шкаф с размер мин. 2 м за съблекалня- 1 комплект;
+5.	Модулна кухня с горен и долен шкаф с размер мин. 2,50 м- 1 брой.
+Об. позиция 3.
+1.	Масажен стол- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТМАР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 15 броя Климатици стенен единичен сплит в Национална спортна база "СПОРТПАЛАС" - гр. Варна и 13 бр. Климатици стенен единичен сплит в Национална спортна база "СПАРТАК" - гр. Созопол по проект BG05SFPR002-1.004-1770-C01 „Оптимизиране на здравословните и безопасни условия на труд“  в НАЦИОНАЛНА СПОРТНА БАЗА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА СПОРТНА БАЗА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на барово-ресторантьорско оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГрадЦко ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕНЕРГИЙНО ОБНОВЯВАНЕ НА СГРАДА  В СФЕРАТА НА ТЪРГОВИЯТА И УСЛУГИТЕ-Компонент 2    сграда в ПИ с идентификатор 56784.530.2269.1 ,Област Пловдив, общ. Пловдив, гр. Пловдив, район Южен, п.код 4004, бул.Н.Вапцаров 23А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СВЕТА КАРИДАД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0142-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и въвеждане в експлоатация по обособени позиции на:
+Обособена позиция №1 – 1 брой нова хидравлична преса;
+Обособена позиция №2 – 1 брой нова, полуавтоматична формовъчна машина за изработване на бургери и кюфтета“ 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИ МАРИО 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2564-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 
+1. HPL плоскости- 110 м2;
+2. Полиуретанови плоскости- 90 м2;
+3. Шпертплат плоскости- 30 м2;
+4. ПДЧ плоскости-30 м2;
+5. МДФ плоскости- 30 м2;
+6. Кантове- 100 м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОСТОВ - 69 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на техника и оборудване за проектантско бюро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИБУЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии:
+ОП 1 - Създаване на онлайн магазин - 1 бр.
+ОП 2 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СПАДОС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0139-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ
+Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИТ ТРАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0174-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Осигуряване на колективни предпазни средства в „ПРИМА СТРОЙ- ДУШКОВИ “ ЕООД:
+Доставка на Система от предпазни парапети – 1 брой“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИМА СТРОЙ- ДУШКОВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0829-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Охладители 8 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агроконсулт Метал ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на икт за Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПММС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0714-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ в комбинация с батерия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АНАСТАС АНЧЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0212-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция 2  Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ен - Клийн" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА по обособени позиции:
+Обособена позиция 1: Доставка на  5 бр. бързи зарядни станции с 5 бр. POS терминали
+Обособена позиция 2:  Доставка на БКТП /Бетонни комплектни трансформаторни постове/ с трансформатор 1600kVA - 1 бр.
+Обособена позиция 3: Доставка на соларни панели - 106 бр. 
+Обособена позиция 4: Доставка на Локална система за сухранение на енергия - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на дълготраен нематериален актив чрез разработка и внедряване на функционално свързани система за управление на взаимоотношенията с клиенти (CRM система), система за управление на ресурсите (ERP система) и онлайн магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валдекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА: шатри 20 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПАНА ФЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2255-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка на захранваща електрическа система (1 бр.)”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на професионално кухненско и барово оборудване по обособени позиции - ПП3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИДИ 2016 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на капацитета и оптимизиране на бизнес процесите на архитектурно студио "Ташкови Арх" ООД , повишаване на неговата конкурентоспособност, увеличаване на ефективността на процесите и услугите, подобряване на пазарното присъствие и развитие на потенциала му за устойчивост и растеж в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАШКОВИ АРХ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1384-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на средства за колективна защита:
+Обособена позиция 1 - Защитни ограждения мрежи комплекти 4 м - 6 броя; 
+Обособена позиция 2 - Защитни ограждения мрежи комплекти 6 м - 6 броя; 
+Обособена позиция 3 - Защитна система парапети 110х250 – 990 броя; 
+Обособена позиция 4 - Защитна бордова дъска 125х250- 990 броя; 
+Обособена позиция 5 - Защитна система за изкопи - 6 броя
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХ СИТИСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1339-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване, необходимо за осъществяването на Дейност 5:
+Обособена позиция 1 - Мобилни строителни контейнери(*оборудвани с  кухнески бокс и хим тоалетна) – 5 броя
+Обособена позиция 2 - Кафе машина – 5 броя
+Обособена позиция 3 - Климатик (мобилен) (за всеки контейнер) – 5 броя
+Обособена позиция 4 - Шкафчета за служителите (за съхранение на лични вещи и облекло) – 50 броя
+Обособена позиция 5 - Маса за хранене (за 10 човека)  – 5 броя
+Обособена позиция 6 - Столове за хранене (10 стола за един контейнер) – 50 броя
+Обособена позиция 7 -  Диван – 5 броя
+Обособена позиция 8 - Диспенсър за вода – 5 броя
+Обособена позиция 9 - Уред за здравословно готвене (air fryer) – 5 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на Пакеторазкройващ циркуляр за плоскости - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуер за обработка на звукозапис</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на специализирана техника, в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА - ПРОВИДЕНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и дна 
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+Обособена позиция 1: Лицензи за софтуера за архитектурно проектиране  – 2 бр.
+Обособена позиция 2:  Компютърна конфигурация - 2 бр.
+Обособена позиция 3:   Mонитор с IPS матрица QHD 2560 x 1440 - 3 бр.
+Обособена позиция 4:  Преносим компютър - 1 бр.
+Обособена позиция 5: Преносим компютър - 1 бр.
+Обособена позиция 6:  Мастилоструйно многофункционално устройство - 1 бр.
+Обособена позиция 7: Мобилен графичен таблет - 1 бр. 
+Обособена позиция 8: Мобилен графичен таблет - 1 бр. 
+Обособена позиция 9: Мобилен смартфон- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2698-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане в предприятието на:
+- система за управление на ресурсите;
+- система за управление на взаимоотношенията с клиенти
+- система за управление на продажбите на дребно и 
+- система за бизнес анализи 
+в изпълнение на проект BG16RFPR001-1.012-1111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРТЕ МЮЗИК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1111-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на техническо оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО КАСА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирани софтуери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на специализирано оборудване за обслужване и ремонт на автомобили</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ БЕЛУХОВ - ГЕОРГИ БЛАГОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0541-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Омакс Сълюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес Въвеждане на система за бизнес анализи (Business Intelligence система) Обособена позиция 2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРВЕСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на инструменти техника и оборудване по повод изпълнение на проект "Нови хоризонти за семейния бизнес в "РЕВИС 2015" ЕООД" по обособени позиции: 
+ОП №1 — Подемно-транспортна техника и компресорно оборудване
+ОП №2 — Сервизно и монтажно оборудване (сервизен инвентар/машини)
+ОП №3 — Заваръчна техника
+ОП №4 — Диагностична и измервателна апаратура
+ОП №5 — Машини и оборудване за ремонт и обработка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВИС 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Прилагане на мерки за енергийна ефективност чрез изграждане на фотоволтаична електроцентрала за търговска фирма в гр. Габрово“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕТА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0415-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА</x:t>
   </x:si>
   <x:si>
-    <x:t>ПРАЙМ ОДИТ МН ЕООД</x:t>
-[...153 lines deleted...]
-Позиция 4. Озвучаване на външни пространства за представяне на изкуство "на открито"
+    <x:t>ВАКОМ АУТДОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2888-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма „МИНОАР“ ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2: Внедряване на BI система 
+Обособена позиция 3: Внедряване на ERP система 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Фондация "Св. Пимен Зографски- Национална художествена академия"</x:t>
-[...65 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на хоризонтална опаковъчна машина - 1 брой
+    <x:t>"МИНОАР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1374-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСКА КОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА НА ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАКОМ АДВЪРТАЙЗИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане:
+Обособена позиция 1 – Ергономично бюро – 3 бр.
+Обособена позиция 2 – Ергономичен стол – 13 бр.
+Обособена позиция 3 – Маса – 1 бр.
+Обособена позиция 4 – Стол – 12 бр.
+Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ивиленс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0494-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване на работната среда в ЖЕТ ЛОГИСТИК И КО ООД“ :  Доставка и монтаж на колонни климатици</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЖЕТ ЛОГИСТИК И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0451-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СВН Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1983-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0360-1“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАДЕЖДА-Т 2017 Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи по обособени позиции: 
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ 
+Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори
+Обособена позиция 3: Термопомпа с топлинна мощност - 13,2 KW - 2 бр.
+Обособена позиция 4: Термопомпа с топлинна мощност - 11,1 KW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИБЕЛА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1635-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и инсталация на технологично оборудване за нуждите на ОбУ "Йордан Йовков"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБЕДИНЕНО УЧИЛИЩЕ "ЙОРДАН ЙОВКОВ" - гр. ПЛОВДИВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 30 kWp ФЕЦ с 47,64 kWh батерии за съхранение за фотоволтаична система за собствено потребление на "ЧДГ “ЕКОМАЛЧОВЦИ” ООД, гр. София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 61,18kWp фотоволтаичнa системa и 61,4 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на "МИЛ-83" ЕООД, гр. Благоевград.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 51,8kWp фотоволтаичнa системa и 52 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на " ФРАНСИЗКУП" ЕООД" ЕООД, гр. София“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРАНСИЗКУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0876-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на специализирани ДМА 
+Процедурата ще се проведе съобразно изискванията на ПМС 4/11.01.2024 г., ЗУСЕФСУ и Ръководството за отчитане и управление на АДБФП по ПКИП 2021-2027 г. 
+В предмета на процедурата са включени доставката и въвеждането в експлоатация на следните обособени позиции / ОП/: ОП 1: Фризер – дълбоко замразяващ - 2 бр., ОП 2: Ренде - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИ ЕМ ЖИ-72 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2387-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с две обособени позиции </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИАС ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0849-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТЕХНОЛОГИИ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Технически Университет - София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-2.005-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на:
+1. Климатик тип сплит- 1 брой;
+2. Климатик тип мултисплит- вътрешно тяло- 7 броя;
+3. Климатик тип мултисплит- външно тяло- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКУС АЛФА СПЕЦИАЛИЗИРАНА ХИРУРГИЧНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична електроцентрала за собствени нужди в Семеен хотел Чекръка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ РУБИКОН - РУМЕН ГЕРГОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0097-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на професионално оборудване за заведение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАФЕТЕРИЯ ПЕТКОВИ-РУСЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1986-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Перса Русе ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Възлагане на услуги по техническо обезпечаване на културни събития , включващо наем на сценична инфраструктура в гр. Габрово и гр. София, монтажни дейности и техническа поддръжка по културен проект "В общ поток: Силата е в многообразието, бъдещето - в единството".</x:t>
-[...991 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>Апиа Пропъртис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предметът на настоящата процедура е избор на изпълнител за доставка и внедряване на информационни и комуникационни технологии (ИКТ) по проект № BG16RFPR001-1.012-0174-C01, финансиран по процедура BG16RFPR001-1.012 „Дигитализация"
+Обособена позиция 1 – Внедряване на CRM система и система за бизнес анализи (Business Intelligence); 
+Обособена позиция 2 – Ведряване на система/платформа за вътрешнофирмени обучения на служители в електронна среда. Целта е подобряване управлението на бизнес процесите, анализа на данни и развитието на човешкия капитал чрез внедряване на съвременни цифрови решения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕРАФИМОВА КОМЮНИКЕЙШЪНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0174-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" в седем обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "Монитор OLED PG34WCDM - 34 inch 800R Curved OLED (3440 x 1440), 240Hz, 0.3ms, HDR 400, или еквивалентно" и "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и въвеждане в експлоатация на термопомпа „въздух–вода“ и климатична камера с високо ефективна регенерация за нуждите на „НЕПТУН” ЕООД, гр. Видин“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕПТУН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на интегрирана система за управление на документи и корпоративна информация” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пожарен контрол" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУРА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1723,2370 +1405,1707 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E136"/>
+  <x:dimension ref="A1:E97"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46133</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46132</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46133</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46132</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46133</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46132</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46140</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46133</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46133</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46133</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46133</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46133</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46133</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46132</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46128</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46134</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46133</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46133</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46140</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46140</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46133</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46132</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46129</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46140</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46134</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46134</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46134</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46140</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46134</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46134</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46134</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46140</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46104</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46135</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46110</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46110</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46104</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46134</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46134</x:v>
+        <x:v>46158</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46104</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46135</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46134</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46135</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46134</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46135</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46135</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46135</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46135</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46134</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46142</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46132</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46135</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46110</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46135</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46115</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46134</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46135</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46104</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46110</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46132</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46135</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46134</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46126</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46143</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46136</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46143</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46135</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46145</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46136</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46135</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46135</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46139</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46136</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46146</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46136</x:v>
+        <x:v>45783</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46146</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46146</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46146</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46137</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46146</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46137</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46146</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46138</x:v>
+        <x:v>46165</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46146</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46139</x:v>
+        <x:v>46034</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46139</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46138</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46136</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46138</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46133</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46146</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46147</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46140</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46147</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46140</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46147</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46139</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46147</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46140</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46147</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46133</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>256</x:v>
-[...162 lines deleted...]
-      <x:c r="C107" s="0" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...497 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>