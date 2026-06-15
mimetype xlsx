--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,1053 +1,949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35535163e4a4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1fec5035d894e86884027255427a65a.psmdcp" Id="R247d51138cce42ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51df2833748f49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e6d145a784543349b46e45ffaaf797c.psmdcp" Id="R4858a9a69b454835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Въвеждане на възобновяеми енергийни източници в "ТОНИКАР - 80" ЕООД</x:t>
-[...260 lines deleted...]
-  <x:si>
     <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"АЛУАКС" ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0392-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на Термопомпи Въздух-въздух и Енергоспестяващи осветители панели-луни</x:t>
-[...64 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0906-C01</x:t>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БОДУ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0424-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027",  по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия батерии в комбинации с инвертори 120 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВОЛАКОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0329-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и обучение за работа с високоспециализирано медицинско оборудване и софтуер за нуждите на Изследователски комплекс по съдови заболявания, част от споделената инфраструктура на ИК ЮРИЦ „Здраве“, включващо: ангиографска система за ендоваскуларни интервенции, 128-срезов компютърен томограф за перфузионна диагностика и специализиран софтуер за мултимодално управление на образи.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ "ХАДЖИ ДИМИТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализирано оборудване включващо три обособени позиции: ОП1 Вакуумпълначна машина – 1 брой , ОП 2 Смесител – 1 брой, ОП3 - Месомелачна машина - 1 брой. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САКИС 78 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0616-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на специализирано оборудване по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРАПЛАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на Професионален апарат за лазерна епилация SLD - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОЕВИ 96 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" вдве обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИДИЕС 9 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1940-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на: Аудиосистема с аудиоинтерфейс за 1 човек - 2 бр.; Аудиосистема с аудиоинтерфейс за до 6 човека - 1 бр.; Смесителен пулт с 12 канала - 1 бр.; Специализирана компютърна конфигурация за аудио запис - 2 бр.; Мониторна тонколона със стойка - 4 бр.; Динамични микрофони със стойка - 6 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦВЕТЕН ЛАБИРИНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и пускане в експлоатация на:
+- Обособена позиция 1: Компресор за сгъстен въздух с инверторно управление с изсушител (1 брой);
+- Обособена позиция 2: Ресивър (1 брой)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛУБРИКА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на Компресор за сгъстен въздух с инверторно управление и окомплектован с изсушител, при Номинална мощност на основния двигател от 75 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТИМО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1769-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация в „ДАРБИ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дарби ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0486-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане и внедряване на системи за обработка и управление на информация за нуждите на „Сглобяем дом“ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции, както следва: ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи: • система за управление на ресурсите (ERP система) • система за управление на взаимоотношенията с клиенти (CRM система) • система за бизнес анализи (Business Intelligence система) ОП2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сглобяем дом ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Централно управление на системи за сгъстен въздух – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУНАЙ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1490-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "БЪРЦЕФ" ЕООД, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+3.	Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЪРЦЕФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на средства за колективна защита
+Об. позиция 1.
+1. Ергономичен работен стол- 5 броя.
+Об. позиция 2.
+1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
+Об. позиция 3.
+1. Диван- 2 броя.
+Об. позиция 4.
+1. Модулна кухня- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУУДИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2861-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на фотографска техника и приспособления</x:t>
   </x:si>
   <x:si>
     <x:t>Албумите ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2451-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Закупуване на обзавеждане:
-[...48 lines deleted...]
-Обособена позиция №2 – 1 брой нова, полуавтоматична формовъчна машина за изработване на бургери и кюфтета“ 
+    <x:t>Доставка, инсталиране и тестови пуск на 2 бр. ДМА, в 2 обособени позиции:
+Обособена позиция 1: Доставка, инсталиране и тестови пуск на 1 брой Автоматизирана линейна шевна система с придвижваща тава, за съединения и подгъви на платна за билбордове и тенти;
+Обособена позиция 2: Доставка, инсталиране и тестови пуск на 1 брой Режеща маса (за производство на кутии от микро велпапе и други картони)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИДЖ ФАКТОРИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0919-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик/ци  за закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Янева2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА : моторизиран престилков абкант 3200 х 1.5 мм- 1 бр.  и на ръчна гилотина  2000 x 1.25 mm- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛ БИЛД СОФИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2113-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛИТЕХ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0398-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на машини по 2 (две) обособени позиции:
+ОП1: Малък (мини) багер;
+ОП2: Малък (мини) челен товарач“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НДН ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "ПИ ЕС" ООД по обособени позиции: Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр. Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИ ЕС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "САНТОРИНИ" ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр.
+Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САНТОРИНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1203-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на активи по ОБОСОБЕНИ ПОЗИЦИИ:
+ОП1: Система за пълно осигуряване облачно излъчване на ТВ канал 4К включваща дигитално управление на активи
+ОП2: Снимачен комплект за видео запис 4К</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алехандро Рекърдс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2216-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на соларна термична инсталация за подготовка на гореща вода за битови нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ХОСПИТАЛС АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик с 3 обособени позиции :
+ОП 1: Доставка на Лаптоп - съгласно приложена техническа спецификация - 1 бр. 
+ОП 2: Доставка на Лазерно мултифункционално устройство - съгласно приложена техническа спецификация - 1 бр. 
+ОП 3: Доставка на Таблет - съгласно приложена техническа спецификация - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТСОФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">закупуване на вертикален и хоризонтален кофраж </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИФ ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2689-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на енергийно ефективни мерки в Гама Комерс ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на Бетон помпа-миксер, монтирана на шаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА ИТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на технологично оборудване за предоставяне на VoIP услуги с 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТБГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2740-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, по следните обособени позиции:
+Обособена позиция 1: Система за управление на ресурсите (ERP система)– 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 4: Система за архивиране на информация – 1 бр.
+Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИ МАРИО 2021 ЕООД</x:t>
-[...32 lines deleted...]
-ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
+    <x:t>КОКИКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пламен Петров – П ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0777-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНЕРАЛКОМЕРС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на енергия (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Инвест Холдинг АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0196-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и интегриране на Система за управление на ресурсите (ERP) и Система за управление на взаимоотношенията с клиенти (CRM)
+Обособена позиция 1: Система за управление на ресурсите (ERP система) - 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНЕВ И ЯНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на професионални уреди и оборудване за производство на сладкарски изделия
+1.Доставка и  на професионални машини за производство на сладкарски изделия
+2.Доставка на професионално  обурудване за сладкарски цех
+3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛАКОВ-17 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0405-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии: ОП 1 - Създаване на онлайн магазин - 1 бр. ОП 2 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"СПАДОС" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0139-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
-[...62 lines deleted...]
-Обособена позиция 4: Доставка на Локална система за сухранение на енергия - 1 бр.
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 103 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНСКИ ЕНТЪРТЕЙМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1229-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, обучение на персонала и пуск в експлоатация на два броя
+рекуперативни блокове с пластинчати топлообменници“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТИФАНЕЛ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 19,62 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...49 lines deleted...]
-Обособена позиция 5 - Защитна система за изкопи - 6 броя
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 7бр. термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Централ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура по избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1. Система за бизнес анализи (Business Intelligence – BI); 2. Система за вътрешнофирмени обучения в електронна среда; 3. Система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНДОРЕП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на специфично обучение - "Зелени и дигитални умения за успешна кариера",  в изпълнение на проект BG05SFPR002-1.019-0009-С01 „Инвестиция в дигитални и зелени умения за устойчиво развитие“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИК КОМЮНИКЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на колективни предпазни средства с 6 броя ОП“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНАМИК  2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1115-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с предвидените по проекта външни услуги във връзка с разработването на иновацията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИТРАНСФОРМЪРС ЛАБС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0349-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на оборудване По Обособена позиция 1: Широкоформатен Плотер - 1бр., По обособена позиция 2: Принтер 1бр. Компютърна конфигурация 2бр. Сървър - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОАРХ ИНЖИНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1875-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на професионална снимачна техника и периферия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РК ФАКТОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на енергийно ефективно оборудване по 2 обособени позиции:
+Обособена позиция 1: Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 119kW с прогнозна стойност 29 266.44 евро
+Обособена позиция 2: Термопомпа тип вода-вода с топлинна мощност 97.8kW с прогнозна стойност 22 729.98 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ийст Инвестмънтс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0589-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на обучения по дигитална компетентност и предприемачество по проект BG-RRP-1.009-0015-С02 „Създаване на Младежки център - гр. Гоце Делчев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бизнес инкубатор - Гоце Делчев, Център за подпомагане на предприемачеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
+EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 70 kW, инвертор 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 96 kWh, монтирани на покривната конструкция на търговски обект на „СУН-България“, находящ се в с. Крепост, ул. “Хасковска“ №  141“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУН-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, свързани към фотоволтаична система, в гр. Хасково, Парк Кенана, хотел-ресторант „Романтика“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Румис - абагар ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АРХ СИТИСТРОЙ ЕООД</x:t>
-[...154 lines deleted...]
-Обособена позиция 3: Внедряване на ERP система 
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтаж на плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валбис Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНИЦА-НИС 2015 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
+Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
+Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"МИНОАР" ООД</x:t>
-[...181 lines deleted...]
-    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Апиа Пропъртис ЕООД</x:t>
-[...67 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1405,1707 +1301,1741 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E97"/>
+  <x:dimension ref="A1:E99"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46157</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46157</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46160</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46160</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46167</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46160</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46161</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46161</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46161</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46157</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46156</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46158</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46163</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46164</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46164</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46164</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46171</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46161</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46171</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46163</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46163</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46160</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46161</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>45783</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46163</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46172</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46173</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46165</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46173</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46034</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46161</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46163</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46174</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46164</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46174</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46164</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46174</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46175</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46175</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46177</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46166</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46178</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46166</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46187</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46160</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B97" s="2">
+      <x:c r="B99" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C97" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>284</x:v>
+      <x:c r="C99" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>281</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>