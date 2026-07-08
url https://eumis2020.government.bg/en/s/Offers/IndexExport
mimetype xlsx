--- v9 (2026-06-15)
+++ v10 (2026-07-08)
@@ -1,940 +1,1010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51df2833748f49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e6d145a784543349b46e45ffaaf797c.psmdcp" Id="R4858a9a69b454835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e11238218b45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52d773b2fdf8444d930d354c2d83f308.psmdcp" Id="R02f1f43550ca485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">"АЛУАКС" ООД
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
+Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
+Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
+Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
-[...101 lines deleted...]
-    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Провеждане на специфично обучение - Дигитални умения, устойчиво и екологично производство и управление на бизнес процеси в сладкарското производство,                                          
+ на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СИДИЕС 9 ЕООД</x:t>
-[...80 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+    <x:t>Булран ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0037-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на Решения в областта на ИКТ на Спато ООД
+Обособена позиция №1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция №2 Интегрирана ИКТ система - за архивиране на информация, за управление на съхранението и споделянето на информация и за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2162-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на средства за колективна защита
-Об. позиция 1.
-[...2 lines deleted...]
-1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
 Об. позиция 3.
 1. Диван- 2 броя.
 Об. позиция 4.
 1. Модулна кухня- 1 брой.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0574-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
-[...179 lines deleted...]
-Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
+    <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр. 
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка на ЛПС и специално работно облекло, необходими за осъществяване на Дейност 3”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОКИКОМ ООД</x:t>
-[...14 lines deleted...]
-    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1727-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТРАНС 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВТ Инженеринг</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙК ТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШОКОЛАД - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>Евелин 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2052-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
-[...49 lines deleted...]
-3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОЛАКОВ-17 ООД</x:t>
-[...52 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
+Обособена позиция 1:  ДМА - Сървър с база данни и виртуализация - 2 бр.;  Сървър за хостинг - 2 бр.;
+Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...152 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 3 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЮНУЗ ООД</x:t>
-[...124 lines deleted...]
-    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 1 бр. 
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. 
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр.	
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
-[...32 lines deleted...]
-    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
+    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ЗММ Нова Загора“ АД</x:t>
-[...8 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за защита на информацията в локална мрежа, архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1679-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на интегрирана система за защита на информацията в локална мрежа,  архивиране на информация и система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финпласт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация във фирма „ИТС–Ивона" ООД, на „Компресори за сгъстен въздух, вкл. резервоари за сгъстен въздух“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>И Т С - ИВОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0586-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и спцеиализирани софтуерни продукти в областа на архитектурата , с обособени позиции: 1.Доставка на черна техника  3.Доставка за обработване и корекция на визуализация в архитектурата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0804-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: „Възлагане на научни изследвания и външни услуги, необходими за разработването на иновативен продукт - нов полимерен материал на основата на Polyamid 6 (PA6) чрез използване на добавки, включващи примеси с различна концентрация на рециклиран полиамид 6 (PA6) с 83%-но съдържание на графит“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМОУЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0304-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
+ОП 1. Безкабелен ъглошлайф комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 2. Безкабелна ударно пробивна машинa комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 3. Безкабелен гайковерт комплект с батерия и зарядно съгласно приложена техническа спецификация - 1 бр.	
+ОП 4. Безкабелна пробивна машина комплект с батерия съгласно приложена техническа спецификация - 1 бр.
+ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
+1. Термопомпи - въздух-въздух - 31kW - 6 броя
+2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Зем Холд 2012" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1666-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1537-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
+присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1301,1741 +1371,1809 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E99"/>
+  <x:dimension ref="A1:E103"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46174</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46178</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46182</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46182</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46182</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46183</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46183</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46182</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46177</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46184</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46184</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46183</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46191</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46183</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46183</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46194</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46187</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46194</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46182</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46187</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46183</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46178</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46178</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46197</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46185</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46200</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46185</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46185</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46290</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46175</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B99" s="2">
+      <x:c r="B103" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C99" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>281</x:v>
+      <x:c r="C103" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>294</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>