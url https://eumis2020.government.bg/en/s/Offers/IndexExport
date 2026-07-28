--- v10 (2026-07-08)
+++ v11 (2026-07-28)
@@ -1,1010 +1,951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e11238218b45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52d773b2fdf8444d930d354c2d83f308.psmdcp" Id="R02f1f43550ca485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528aa24e22944070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/667050cc2f5446a693a01973ea530ac4.psmdcp" Id="Rd95447c7772e4033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
-[...30 lines deleted...]
-Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: система за защита на информацията в локална мрежа; система за архивиране на информация; система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логикус ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1488-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...6 lines deleted...]
- на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) -1бр. и на модул/система за управление на производството – 1бр., </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕТ АНДИ-АНИ ИВАНОВА
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Булран ЕООД</x:t>
-[...63 lines deleted...]
-    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
+    <x:t>BG16RFPR001-1.012-0525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1.Акум. гайковерт с Окомплектовка-600,33 2.Акум. ъглошлайф с Окомплектовка-650.18 3.Акум. Перфоратор с Окомплектовка в Куфар-1223,26 4.Акум.н импакт с Окомпл.-429,91 5.Акум. нитачка с Окомпл.-1065.19 6.Акум. ножица за рязане наламарина с Окомпл.-618.24 7.Акум. мултишлайф с Окомпл.-469,96 8.Акум. прожекторс Окомпл.-948,87 9.Акум. верижен трион с Окомпл.-1009,37 10.Алуминиево скеле-2113,33 11.Зелен многолинеен лазер с Окомпл.-656,41 12.Монофазен инвенторен генератор с BLUETOOTH-2211,33 13.Заваръчен инверторен апарат с шлем-335,62 14. магнитна ролетка 8 м-35,41 15.количка с инструменти-2298,68 16.Акум уд. Винтоверт-209,63 17.Комплект отвертки високоволтови-74,35 18.Комплект отвертки 12 бр.-с двукомп. дръжка за завиване при по-големи усилия.-45,08 19.Лазерна ролетка- за изм. на разст. без опр. повърхност и на прецизно разст. от опр. повърхност.-198,43 20.Клещи комбинирани-за работа под напрежение-92,72 21.Уред за изтегляна на полиестерни кабели-126,72 (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спец Тим ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на ИКТ системи:
+Обособена позиция №1: Въвеждане на система за управление на ресурсите (ERP система)
+Обособена позиция №2: Въвеждане на система за бизнес анализи (Business Intelligance система)
+Обособена позиция №3: Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
-[...37 lines deleted...]
-    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+    <x:t>АВС КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на информационни системи и решения за дигитализация и защита на информацията в предприятието" в 3 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИП ГРУП КОНСУЛТ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2303-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.);
+2. Изсушител на сгъстен въздух (1 бр.);
+3. Ресивър (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 5: Изграждане на система за архивиране на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на уеб базирани ИКТ решения: 
+Обособена позиция № 1 – Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+Обособена позиция № 2 – Модул/система за управление на производството – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
-[...81 lines deleted...]
-ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+    <x:t>ЕКЗАЛТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0240-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи VRF система за директно изпарение, 2 броя, по 45 kW всяка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФО ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на интегрирани информационни системи и решения за дигитализация и защита на информацията в предприятието в 3 обособени позиции
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+    <x:t>"БЮТИФОРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (2 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.) 
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на лицензи за софтуер на Adobe-30 бр. за 36 месеца абонамент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СРЕДНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-1707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на Термопомпа въздух-вода - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕРГОДИЗАЙН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1558-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на системи за управление на документи и корпоративна информация“, включващ:
+1.	Изграждане на система за архивиране на информацията;
+2.	Изграждане на система за защита на информацията в локална мрежа;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ОМЕГА ПРОФИТ ГРУП
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
-[...74 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
+    <x:t>BG16RFPR001-1.012-1258-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+ОП 2: Изграждане на система за архивиране на информация – 1 бр.
+Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИКРИЛ Консулт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1016-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за закупуване на обурудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВИКТОС 108 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1952-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по обособени позиции, както следва:
+Обособена позиция 1: 
+Шприц машина - вид 1 - 2 бр.
+Шприц машина - вид 2 - 1 бр. 
+Обособена позиция 2: Софтуерна платформа за мониторинг, анализ и оптимизация на производствените процеси – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Джи Пласт“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0318-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на термопомпени системи въздух-въздух за Мострена зала „РУДИ АН“ в гр. Варна – 4 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИ АН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1365-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решение за нуждите на „МАЙСТОР ПЕКАР ВАРНА“ ООД, включващо:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“;
+2. „Въвеждане на модул/ система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес“;
+3. „Въвеждане на модул/ система за управление на складовото стопанство (WMS)“;
+4. „Въвеждане на модул/ система за управление на производството“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЙСТОР ПЕКАР ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на ИКТ услуги по следните обособени позиции:
+ОП 1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2 Въвеждане на модул/система за управление на производството
 </x:t>
   </x:si>
   <x:si>
+    <x:t>ШААЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0500-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии:
+OП 1 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+ОП 2 - Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес - 1 бр.
+ОП 3 - Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Кофибейз България" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1228-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0642-C01/27.01.2026 г. с бенефициент „РАВАН 2001” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВАН 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ ВОБЛАСТТА НА ИКТ:
+Въвеждане на модул/система за управлениена веригата за доставки на суровини/материали/компоненти/продукти запроизводствения процес (1 * 8085.57)
+Въвеждане на модул/система за управлениена складовото стопанство (WMS) (1 *8352.46)
+Въвеждане на модул/система за управлениена продажбите на дребно (Point-of-Saleсистема) (1 * 7361.58)
+Въвеждане на система за бизнес анализи(Business Intelligence система) (1 * 8344.28)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИЛИКО" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на системи за управление на бизнес процесите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алфа акаунтинг 2019" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0115-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на контейнери:
+1. Контейнер (1 вид)- 2  броя;
+2. Контейнер (2 вид)- 2  броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ПАПИР БГ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1582-C01/27.01.2026 г. с бенефициент „НЮ ХОУМ СОФА“ ООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ХОУМ СОФА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1582-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на локална система за съхранение на електрическа енергия с капацитет 120 kWh, в комбинация с инверторна система с номинална мощност 120kw в „ИМЕКС ТРЕЙД“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИМЕКС ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0481-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 бр. енергийно ефективни охладители на въздух, всеки с охлаждаща мощност от поне 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Роял Фуудс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. енергийно ефективен охладител на въздух, с охлаждаща мощност поне 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на стъклария </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФЕСИОНАЛНА ГИМНАЗИЯ ПО ХРАНИТЕЛНО - ВКУСОВИ И ХИМИЧНИ ТЕХНОЛОГИИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.008-0008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 40 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМХ - АУТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изпълнение на фотоволтаична електроцентрала с инсталирана мощност минимум 20 kW и система за съхранение на електрическа енергия с капацитет минимум 20 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Електрофинес строй ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0361-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пчеларски Център - Южен Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и под“
+ОП 2 "Подмяна на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПРОВАД ПЛОД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка и монтаж на фотоволтаична система и енергийно ефективни прозрачни ограждащи конструкции, обособени в две позиции“
+•  Обособена позиция № 1: Доставка и монтаж на фотоволтаична система с инвертори. 32 KW
+•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЙНТЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0999-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh в „МЕНЛИ КНАЙФ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕНЛИ КНАЙФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Чилъри - 2 бр., за целите на проект BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновативна платформа за автоматизирано диагностициране на заболявания чрез изкуствен интелект и компютърно зрение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Коуд Рънърс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП  BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “Георги Венциславов 2005“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОРГИ ВЕНЦИСЛАВОВ - 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Нитекс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0418-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
-[...1 lines deleted...]
-Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
-[...8 lines deleted...]
-ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
-[...9 lines deleted...]
-ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
-[...545 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1371,1809 +1312,1605 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E103"/>
+  <x:dimension ref="A1:E91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46204</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46204</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46205</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46205</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46204</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46205</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46197</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46197</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46198</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46198</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46206</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46206</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D40" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46206</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46206</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46206</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46206</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46206</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46206</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46206</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46214</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46214</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46214</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46214</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46202</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46206</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46209</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46209</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46209</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46209</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46217</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46204</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46205</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46210</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46209</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46207</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46198</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46205</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46220</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46220</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46205</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46220</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46210</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46221</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46206</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>155</x:v>
-[...66 lines deleted...]
-      <x:c r="E95" s="0" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...134 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>