--- v11 (2026-07-28)
+++ v12 (2026-08-18)
@@ -1,951 +1,1308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528aa24e22944070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/667050cc2f5446a693a01973ea530ac4.psmdcp" Id="Rd95447c7772e4033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148c94ca7fb041be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/656fb7c1fb1f47bbbe119f813545a591.psmdcp" Id="Rce6acd314ae2435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
-[...863 lines deleted...]
-  <x:si>
     <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
 Обособена позиция 1: Създаване на онлайн магазин;
 Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
 * Въвеждане на система за управление на ресурсите (ERP система);
 * Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
 Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕваПрес Инвест" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 2 броя термопомпи за нуждите на „Фул принт“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фул принт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2439-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори
+2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИВЕКС БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0712-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения в „Електротерм Варна" ООД, включващи: ОП1:Въвеждане на модул/система за управление на взаимоотношенията с клиенти(CRM система), ОП2:Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес, ОП3:Въвеждане на модул/система за управление на складовото стопанство (WMS система)  и ОП4:Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРОТЕРМ ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции:
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+ОП2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП3: Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП4: Създаване на онлайн магазин.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРИЗМА 222 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0470-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване по обособени позиции:
+- Обособена позиция 1: Чилър – 1 бр.
+- Обособена позиция 2: Рекуператори – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Димитър Христов - НЕТИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Петров Сервиз ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "ГАМА ЕЛЕКТРОНИКС" ООД, включващи:
+1. Създаване на онлайн магазин
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS)
+3. Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+4. Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАМА ЕЛЕКТРОНИКС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF система на директно изпарение, 2 броя, по 45 kW всяка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМФИОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) и Въвеждане на модул/система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИИ ХЕПИ АДВЪРТАЙЗИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0801-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за управление на корпоративна информация в „Трансметал М“ ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНСМЕТАЛ М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ЛПС и специално работно облекло:
+1.	Комплект туника с панталон- 140 комплекта;
+2.	Санитарни обувки- 70 чифта;
+3.	Ръкавици за еднократна употреба - нитрилни без талк- 1555 кутии, съдържащи по 100 броя всяка;
+4.	Медицинска маска за еднократна употреба- 777 кутии, съдържаща по 50 броя всяка.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ДИАГНОСТИЧНА ЛАБОРАТОРИЯ Д-Р ПИСАНЕЦ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0985-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЛЯНА-ПЕРФЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0734-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 61,18kWp фотоволтаичнa системa и 61,4 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на "МИЛ-83" ЕООД, гр. Благоевград.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и монтаж на технологично оборудване за 32,2kWp ФВ система и 40,96kWh батерии за съхранение на енергия за собствено потребление в комбинация с батерии на "ДЖЕМИ-СТИЛ" ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕМИ-СТИЛ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1891-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МАНТА ГРУП" ЕООД, със следните параметри - 61,18kWp на фотоволтаична система и 61,44kWh на батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАНТА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност соларни понели 30 kW и 40 kw система за съхранение за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФАКТОР 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56  kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„ГОГО - БЕРК ТРАНС“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0942-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56  kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВЕС - ИВАН МАКАВЕЕВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАРИНОВИ ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0940-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Металстрой инженеринг 95" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТБОЛ - 2000 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИХРОН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0956-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНТ БЕТОН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2398-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (2 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.) 
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения в ЕФФЕКТ-М ЕООД по две обособени позиции: Обособена позиция 1: Интегрирани системи за управление на бизнес процесите: - Система за управление на взаимоотношенията с клиенти (CRM система); - Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система). Обособена позиция 2: Системи за управление на документи и корпоративна информация: - Система за защита на информацията в локална мрежа; - Система за архивиране на информация; - Система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕФФЕКТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1695-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на предприятието АУТОКОМ 2 ЕООД  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТОКОМ 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на ИКТ системи по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕЛЛЕЗЗА - 2018" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компресор за сгъстен въздух, включително резервоар и система за изсушаване, с инверторно управление – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Адвайс Груп" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2773-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Аутоматикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аутоматикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура  по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на чилър е с агрегат с кондензатор за въздушно охлаждане и охладителна мощност 199 kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Регионален логистичен хъб и административен център в ПИ с идентификатор 77476.67.8, м. „Корнаците“, землище на с. Хрищени, община Стара Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на услуги по разработка и внедряване на 4 (четири) системи/ модули за дигитализация, определени в 4 Обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Надграждане на съществуваща фотоволтаична инсталация с работна мощност до 20 kW чрез монтаж на локално съоръжение за съхранение на енергия (акумулаторни батерии) с капацитет 102,4 kWh и подмяна на съществуващ инвертор с хибриден инвертор, монтирани върху съществуваща сграда, идент. 63427.2.325.8, ул. „Мария Луиза" № 2, гр. Русе"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление мин. 50 kW, включваща фотоволтаични панели с обща инсталирана мощност мин. 36.40 kWp(DC), трифазен хибриден инвертор с мощност 50 kW(AC), система за съхранение на енергия 60 kWh (високо напрежение) и др. съпътстващи компоненти, необходими за пълноценното функциониране върху покривната конструкция на производствено хале на „Енергомонтаж – МК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ - МК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+"1.Фотоволтаична електроцентрала с инсталирана мощност 50 kW;
+ 2.Локално съоръжение за съхранение на електрическа енергия (батерийна система) с капацитет 60 kWh."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЛЯНКА 61 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала за нуждите на предприятието със системи за съхранение на електроенергията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шоколино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи по договор № BG16RFPR001-2.004-0910-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТАРТЕР ЕЛ ЕМ - 21 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0910-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0355-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВИС ГАРДЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0355-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа със системи за съхранение за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПСОМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0822-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на настоящата поръчка, предвижда изпълнението на услуги за „Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.Обособена позиция 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция 2 Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за процеса на предоставяне на услуги.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на система за полуавтоматично дозиране и смесване / хомогенизиране на химични суровини - 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАКСИ ПРО БЪЛГАРИЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1492</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на фотоволтаична инсталация за производство и съхранение на ел. енергия от ВЕИ за собствени нужди с мощност до 32 kW монтирана върху покрив на собствена сграда с идентификатор 10971.502.210.4, ул.“Дунавска“ № 8, гр.Видин,  обл. Видин“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕПТУН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирана система за управление на транспортната дейност на Интерфрейт България ЕООД.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРФРЕЙТ БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1949-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на индустриално оборудване </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM);
+•	система за управление на производството;
+•	система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕВРОТУРС-ВТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1871-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на системи: 
+Обособена позиция 1 Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 Въвеждане на система за управление на ресурсите (ERP система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТРАНС КОНСУЛТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0309-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. В рамките на процедурата се предвижда 
+внедряване на система за управление на ресурсите (ERP), 
+система за управление на взаимоотношенията с клиенти (CRM), 
+система за бизнес анализи (Business Intelligence), 
+както и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Григ Консулт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка, монтаж, инсталиране и пускане в експлоатация на Спирален компресорен чилър (1 брой)"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИТД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0330-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени
+позиции:
+ОП 1 „Топлинно изолиране на покрив с площ 555 кв. м.“ 
+ОП 2 " Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 10  kW и система за съхранение на енергия с капацитет минимум 10 kWh, предназначена за покриване на собствените нужди от електроенергия“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕР СОФИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Топлоизолационна система от сандвич панели за покрив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1658-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ей Ди Транс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0537-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка и монтаж във връзка с модификация/ разширение на съществуваща пакетираща линия за производство на нова картонена опаковка тип „wraparound“ във връзка с HN00 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Загорка" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строителна дейност - енергийно-ефективна топлоизолационна система на покрив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ММ Механикс" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1424-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на Климатична камера с високо ефективна регенерация или рекуперация на топлина, студ и влага – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДУНАВ ПРЕС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за повишаване на енергийната ефективност – Топлинна изолация на покрив, съгл.КС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕРТИКАЛ 90 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0393-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с мощност 80 kW и локални съоръжения за съхранение на енергия батерии) в комбинация с инвертор/и с общ капацитет на съхранение 40 kWh и свързването им във ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕКС АУДИО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕКТОН 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0669-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за извършване на строително-монтажни работи (СМР) за подмяна на покрив на сервизно помещение на „ТЕКСИМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 60 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 71,7 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСАНА - 96 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0503-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на Енергийно ефективни изолационни системи в производствено хале на Никдим ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2365-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Външни маркетингови и технически услуги по обособени позиции:
+Обособена позиция № 1 - Изграждане на SEO;
+Обособена позиция № 2 - Интеграция с инструменти за анализ и реклама (Google Ads, Google Analytics или еквивалент)
+Обособена позиция № 3 - Интеграция с инструменти за анализ и реклама в социални мрежи“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на  "РАДИЧКОВИ" ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РАДИЧКОВИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2443-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012-0734-C01/27.01.2026 г. с бенефициент „Комити“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комити ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0734-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой система за производство на облекло , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕЯНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Ембриоскоп - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР РЕПРОБИОМЕД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана електрическа абкант преса – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НТН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой система за производство на връхни дрехи, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛАНОВ - Г ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0016-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за плазмено рязане и роботизирано заваряване – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженерингова компания Сити Газ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">КРАСОТА И ЗДРАВЕ 2017 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1438-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране на  Интегрирана система за кроене на облекло – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕНА ФЕШЪН РУСЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на обучителна визита във ВиК оператор с добри практики за Сдружение "Хъб за дигитална трансформация на комуналните услуги"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кюбико ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0008-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в ЗЕЛЕНИ АПТЕКИ ООД“:
+-	Създаване на онлайн магазин;
+-	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система);
+-	Въвеждане на модул/система за управление на складовото стопанство (WMS).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНИ АПТЕКИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1294-C01/27.01.2026 г. с бенефициент „БРАН ИНСЕКТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАН ИНСЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на активи по обособени позиции, както следва: 
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Вертикален 5-осен обработващ център (1 бр.);
+Обособена позиция 2: Внедряване на Платформата за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АДТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полагане на топлоизолационна система от сандвич панели с дебелина 10 см на покрив с квадратура 839 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОГИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PIR (полиизоцианурат) за външни стени“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИСТАЛ ГЛАС-ХОЛДИНГ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0386-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на  "ИЗВОРИТЕ 2" ООД, структуриранa в четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИЗВОРИТЕ 2" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2638-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на чилъри – агрегат с кондензатор за водно охлаждане – 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТМА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите и електронната търговия в „СОЛАРС – 75“ ЕООД(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛАРС - 75" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0157-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийна ефективност на "Санара Булфест 97" ЕООД чрез доставка и монтаж на:
+Процзрачни ограждащи конструкци прозорци и врати с рамка от алуминий с прекъснат  топлинен мост – 84 м2
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Санара Булфест 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 20 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"УНИФАРМА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1199-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни дейности за енергийно-ефективни изолационни системи в сгради по две обособени позиции:
+ОП 1: Изпълнение на топлоизолационна система за външни стени към външен въздух с топлоизолационни плочи от минерална вата
+ОП2 : Подмяна на прозрачни ограждащи конструкции - прозорци и врати с рамка от алуминий с прекъснат топлинен мост и с рамка от екструдиран поливинилхлорид (PVC)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 30 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поставяне на топлоизолационна система за външни стени (630 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и изграждане на Фотоволтаична електрическа централа - 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с батерии за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИТ-ПЪТНА СИГНАЛИЗАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0648-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност  в сграда на „ЧАПЕК“ ЕООД.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за СМР за прилагане на мерки за енергийна ефективност в 
+ЕТ „КАПРИЗ - ВАЛЕНТИНА ПЕТРОВА“ в две обособени позиции:
+Обособена позиция 1:  Доставка и монтаж на прозрачни ограждащи конструкции: 
+-	Подмяна на прозорци с рамка от екструдиран поливинилхлорид с обща площ от 98 квадратни метра.
+-	Подмяна на врати с прекъснат топлинен мост с обща площ от 9 квадратни метра.
+Обособена позиция 2: Поставяне на топлоизолация на външни стени с обща площ от 725 квадратни метра.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "КАПРИЗ - ВАЛЕНТИНА ПЕТРОВА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1487-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАДИНА ЕЛИТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0522-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация на фотоволтаична система ФтЕЦ за собствено потребление в “БОМЕД”  ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОМЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на ФЕЦ от възобновяеми енергийни източници (ВЕИ) за собствени нужди в Колор Стил ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно ефективни изолационни системи в сгради – Прозрачни ограждащи конструкции – прозорци с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МП ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1687-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и използване на енергия от възобновяеми източници, в това число:
+Обособена позиция № 1: Разширение на съществуваща фотоволтаична инсталация с мощност 10 kW за производство на електрическа енергия от възобновяеми източници за собствени нужди, чрез монтаж на локално съоржение за съхранение на енергия (ССЕЕ) с капацитет 42 kWh;
+Обособена позиция № 2: Изграждане на нова фотоволтаична електрическа централа с мощност 24 kW и съоржение за съхранение на енергия (ССЕЕ) с капацитет 28 kWh; </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАВТО-ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0118-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТЛЕТИК ФИТНЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kWp, за нуждите на предприятие за производство на мебели в с. Звъничево“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НИККОМФОРТ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0606-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни дейности за енергийно-ефективни изолационни системи в сгради:
+Обособена позиция 1: Доставка и монтаж на топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за  външни стени към външен въздух
+Обособена позиция 2: Доставка и монтаж на топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви  
+Обособена позиция 3:  Доставка и монтаж на Прозрачни ограждащи конструкции- прозорци и врати с рамка от алуминий с прекъснат топлинен мост
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ЕНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационни системи от сандвич панели за външни стени с обща площ 580 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТЕОР АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективни изолационни системи по следните обособени позиции:
+Обособена позиция 1: 
+Обект 1 
+–	Секционни индустриални врати/външни плътни врати 6,70 m²
+–	Прозрачна ограждаща конструкция с рамка от екструдиран поливинилхлорид (PVC) 65,00 m²
+Обект 2
+–	Секционни индустриални врати/външни плътни врати 8,50 m²
+–	Прозрачна ограждаща конструкция с рамка от екструдиран поливинилхлорид (PVC) 65,00 m²
+Обособена позиция 2: Топлоизолационна система от сандвич панели за покриви – Обект 1 – 495,00 m²
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЙЛОВ ТВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на фотоволтаични панели и инвертори с мощност 100 kW 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Авангард ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2419-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с инсталирана АС мощност 55 kW без отдаване на енергия в електроразпределителната мрежа, осигуряваща ел. енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР ГЛАЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1312,1605 +1669,2336 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E91"/>
+  <x:dimension ref="A1:E134"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46216</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46220</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46220</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46223</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46224</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46217</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46214</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46225</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46225</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46225</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46232</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46225</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46232</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46225</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46232</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46225</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46232</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46225</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46225</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46217</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46217</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46220</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46218</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46223</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46234</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46234</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46224</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46234</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46234</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46234</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46234</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46218</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46234</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46227</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46234</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46235</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46225</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46235</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46223</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46227</x:v>
+        <x:v>46250</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46219</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46224</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46224</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46223</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46223</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46227</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46230</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46230</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46230</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46230</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46238</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46223</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46238</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46227</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46239</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46231</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46240</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46230</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46240</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46230</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46240</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46227</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46240</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46227</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46240</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46225</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46241</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46226</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46241</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46241</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46241</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46229</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46244</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46244</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46227</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46245</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46230</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46245</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46230</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46246</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46227</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
         <x:v>46252</x:v>
       </x:c>
-      <x:c r="B89" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46290</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46175</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46250</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46250</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B130" s="2">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B131" s="2">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B133" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B91" s="2">
+      <x:c r="B134" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C91" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>270</x:v>
+      <x:c r="C134" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>391</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>