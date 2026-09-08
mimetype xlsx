--- v12 (2026-08-18)
+++ v13 (2026-09-08)
@@ -1,1326 +1,1320 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148c94ca7fb041be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/656fb7c1fb1f47bbbe119f813545a591.psmdcp" Id="Rce6acd314ae2435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaefe2337aaf44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/985d81a42c0147c2a8e8401ff0a47abc.psmdcp" Id="R541d31a39e1f48b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tenders and Offers" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Offers submission deadline</x:t>
   </x:si>
   <x:si>
     <x:t>Announcement date of procedure for external assignment</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure subject</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Contract registration number</x:t>
   </x:si>
   <x:si>
-    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
-[...73 lines deleted...]
-ОП4: Създаване на онлайн магазин.
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на трислойно ко-екструдирано IBC фолио - 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНЕЛА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на 30kW фотоволтаична централа ведно със съоражения за съхранение на електроенергия за собствени нужди върху обект на РПК НАРКООП.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кооперация РАЙОННА ПОТРЕБИТЕЛНА КООПЕРАЦИЯ "НАРКООП"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1855-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАГОРН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху облекло – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕА 44 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0048-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на метални изделия – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМИНИНОКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0121-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за високо прецизно рязане на сложни елементи – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТОМЕТАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0036-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на система за създаване на рециклирани табани</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за развитие на бизнес процесите в социално предприятие ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Услуга по провеждане на маркетингови дейности”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙНЪР КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0146-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
   </x:si>
   <x:si>
     <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
   </x:si>
   <x:si>
     <x:t>ХАРИЗМА 222 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0470-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване по обособени позиции:
-[...191 lines deleted...]
-    <x:t>Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+    <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0335-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на дигитални решения в ЕФФЕКТ-М ЕООД по две обособени позиции: Обособена позиция 1: Интегрирани системи за управление на бизнес процесите: - Система за управление на взаимоотношенията с клиенти (CRM система); - Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система). Обособена позиция 2: Системи за управление на документи и корпоративна информация: - Система за защита на информацията в локална мрежа; - Система за архивиране на информация; - Система за управление на съхранението и споделянето на информация.</x:t>
-[...68 lines deleted...]
-    <x:t>Провеждане на тръжна процедура  по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
+• система за управление на взаимоотношенията с клиенти (CRM); 
+• система за управление на производството; 
+• система за архивиране на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Валтекс-Г“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1873-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
   </x:si>
   <x:si>
     <x:t>САМЕЛ - 90 АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0289-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на чилър е с агрегат с кондензатор за въздушно охлаждане и охладителна мощност 199 kW.</x:t>
-[...100 lines deleted...]
-    <x:t xml:space="preserve">Предметът на настоящата поръчка, предвижда изпълнението на услуги за „Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.Обособена позиция 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция 2 Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за процеса на предоставяне на услуги.
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
+•	Настолен компютър – 1 брой 
+•	Монитор – 1 брой 
+•	NAS сървър – 1 брой 
+•	Твърди дискове – 16 броя
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СПРИНГ СПЕД ЕООД</x:t>
-[...23 lines deleted...]
-    <x:t xml:space="preserve">Доставка и внедряване на интегрирана система за управление на транспортната дейност на Интерфрейт България ЕООД.
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ИНТЕРФРЕЙТ БЪЛГАРИЯ</x:t>
-[...17 lines deleted...]
-•	система за архивиране на информация.
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ЕВРОТУРС-ВТ“ ЕООД</x:t>
-[...57 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1658-C01</x:t>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Интегрирани системи за управление на бизнес процесите:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
   </x:si>
   <x:si>
-    <x:t>Ей Ди Транс ЕООД</x:t>
-[...56 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0393-C01</x:t>
+    <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0473-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЕНДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
+Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕКСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0194-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0492-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Въвеждане на Система за управление на ресурсите (ERP система)
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 23 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП № 1: Изграждане на система за защита на информацията в локална мрежа
+ОП № 2: Изграждане на система за архивиране на информация
+ОП № 3: Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА 21" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на непреки разходи по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НУХЕЛТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка монтаж и инсталация на:
+Обособена позиция 1: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Провадия;
+Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Варна
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"А.Д.ХОЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+ОП 3: Въвеждане на модул/система за управление на складовото стопанство (WMS)
+OП 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРЪСТЪР СПЕДИШЪН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за предоставяне на услуги по внедряване на ИКТ решения, включващи внедряване на система за управление на взаимоотношенията с клиенти (CRM), система/платформа за вътрешнофирмени обучения в електронна среда (LMS), както и система за управление на съхранението и споделянето на информация, съобразени с изискванията на Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Анира Трейдинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОПЛАСТ РИСАЙКЛИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-0454-C01. Процедурата е разделена на две обособени позиции, както следва:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“;
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения за дигитализация на дейността на „Равера“ ЕООД“, включващи:
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой;
+Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа – 1 брой;
+Обособена позиция № 3: Изграждане на система за архивиране на информация – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Услуги, необходими за разработването на иновация по обособени позиции: 
+ОП. 1 Услуга по разработване на софтуер за управление и контрол 
+ОП 2. Услуга по направа на отливки от стомана и алуминий на рамки, преходи, различни клетки и лазерно рязане на различни проби
+ОП 3 Услуги по съдействие и консултации при разработка на ефективен генератор за производство на електроенергия от вятър в различни конфигурации 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системс енд Технолъджис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0282-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варвара -2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0952-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с мощност 80 kW и локални съоръжения за съхранение на енергия батерии) в комбинация с инвертор/и с общ капацитет на съхранение 40 kWh и свързването им във ФтЕЦ за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕКС АУДИО" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0519-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
-[...68 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2365-C01</x:t>
+    <x:t>МЕГА-ТРАНС-07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИД ТРЕЙД 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително-монтажни работи за подмяна на прозрачни ограждащи конструкции (прозорци) с рамка от екструдиран поливинилхлорид (PVC) в сграда, използвана от „ГОРАИНВЕСТ“ АД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „СОФИТЕКС КЪМПАНИ“ ООД, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиентите (CRM), с интеграция помежду им </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОФИТЕКС КЪМПАНИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Създаване на онлайн магазин" - 1 бр., "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр., "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр., "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр., разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр.
+Обособена позиция 3: "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр.
+Обособена позиция 4: "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Крали Марко - 11 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0522-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и инсталация на Компресор за сгъстен въздух с инверторно управление с изсушител "
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКИКА-90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0390-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интелигентна оперативна платформа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ - КОНЕЦ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. професионална бариерна перална машина за нуждите на социалното предприятие на „ЕВРОХИМ-ГРУП“ ЕООД по проект BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОХИМ-ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоефективни системи (термопомпи) за отопление и охлаждане в базата на "ГЕО-КРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕО-КРИ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2712-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 56 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 56 kWh, в производствена база „Джи М Л - дизайн“ ООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийна ефективност на "Санара Булфест 97" ЕООД чрез доставка и монтаж на:
+ОП1: Термопомпа - VRF/VRV система на директно изпарение – 91.5 kW – 1 бр.
+ОП2: Термопомпа - VRF/VRV система на директно изпарение –22.2 kW – 1 бр.
+ОП3: Система от термопомпа - VRF/VRV система на директно изпарение –50 kW с рекуператор – 1 бр.
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Санара Булфест 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1299-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
   </x:si>
   <x:si>
     <x:t>"ДРИМ-2020" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0206-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Външни маркетингови и технически услуги по обособени позиции:
-[...479 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0772-C01</x:t>
+    <x:t>Доставка, монтаж, настройване и въвеждане в експлоатация на 4 броя термопомпи за БГВ в два хотела, 1 бр. термопомпа за затопляне на водата във външен басейн и 1 брой и рекуперативен блок в зала за хранене с местонахождение с. Кранево, община Балчик, област Добрич“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екогруп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва:
+-	изграждане на фотоволтаична инсталация за 0,4 МWp 
+-	изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>"Пристанище Варна" ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.002-0002-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
-[...5 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1669,2336 +1663,2319 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E134"/>
+  <x:dimension ref="A1:E133"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46221</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46239</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46245</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46245</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46245</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46245</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46252</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46245</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46246</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46246</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46246</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46246</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46245</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46245</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46241</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46238</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46239</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46239</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46253</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46239</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46254</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46244</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46254</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46254</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46254</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46244</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46246</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46246</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46247</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46247</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46244</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46247</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46254</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46247</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B38" s="2">
         <x:v>46255</x:v>
       </x:c>
-      <x:c r="B38" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B39" s="2">
         <x:v>46255</x:v>
       </x:c>
-      <x:c r="B39" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46255</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46248</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46248</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46248</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46248</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46243</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46239</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46240</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46240</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46255</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46241</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46256</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46246</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46256</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46246</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46257</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46247</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46257</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46249</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46251</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46248</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46251</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46251</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46250</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46251</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46251</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46251</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46248</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46248</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46248</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46248</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46248</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46241</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46259</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46239</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46259</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46244</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46259</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46244</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46259</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46246</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D81" s="0" t="s">
+      <x:c r="E81" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46259</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D82" s="0" t="s">
+      <x:c r="E82" s="0" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46259</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D83" s="0" t="s">
+      <x:c r="E83" s="0" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46259</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46251</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D84" s="0" t="s">
+      <x:c r="E84" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46259</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46252</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D85" s="0" t="s">
+      <x:c r="E85" s="0" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46259</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46252</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D86" s="0" t="s">
+      <x:c r="E86" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46259</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46252</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
+      <x:c r="E87" s="0" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46259</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46252</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D88" s="0" t="s">
+      <x:c r="E88" s="0" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D89" s="0" t="s">
+      <x:c r="E89" s="0" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D90" s="0" t="s">
+      <x:c r="E90" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D91" s="0" t="s">
+      <x:c r="E91" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D92" s="0" t="s">
+      <x:c r="E92" s="0" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46252</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46260</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46252</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46260</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46246</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46260</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46245</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46260</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46245</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46260</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46245</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46260</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46246</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46261</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46261</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46246</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46261</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46245</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46261</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46247</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D112" s="0" t="s">
+      <x:c r="E112" s="0" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46261</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46251</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D113" s="0" t="s">
+      <x:c r="E113" s="0" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46261</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46251</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D114" s="0" t="s">
+      <x:c r="E114" s="0" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46261</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46248</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D115" s="0" t="s">
+      <x:c r="E115" s="0" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46248</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D116" s="0" t="s">
+      <x:c r="E116" s="0" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46248</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D117" s="0" t="s">
+      <x:c r="E117" s="0" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D118" s="0" t="s">
+      <x:c r="E118" s="0" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D119" s="0" t="s">
+      <x:c r="E119" s="0" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46252</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D120" s="0" t="s">
+      <x:c r="E120" s="0" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D121" s="0" t="s">
+      <x:c r="E121" s="0" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46252</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D122" s="0" t="s">
+      <x:c r="E122" s="0" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46250</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D123" s="0" t="s">
+      <x:c r="E123" s="0" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46265</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46250</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D124" s="0" t="s">
+      <x:c r="E124" s="0" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46265</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46248</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D125" s="0" t="s">
+      <x:c r="E125" s="0" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
-        <x:v>46266</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D126" s="0" t="s">
+      <x:c r="E126" s="0" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
-        <x:v>46266</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46252</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D127" s="0" t="s">
+      <x:c r="E127" s="0" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
-        <x:v>46267</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D128" s="0" t="s">
+      <x:c r="E128" s="0" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="2">
-        <x:v>46267</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>46252</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D129" s="0" t="s">
+      <x:c r="E129" s="0" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B130" s="2">
-        <x:v>46246</x:v>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D130" s="0" t="s">
+      <x:c r="E130" s="0" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B131" s="2">
-        <x:v>46248</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D131" s="0" t="s">
+      <x:c r="E131" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="2">
-        <x:v>46288</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B132" s="2">
-        <x:v>46252</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D132" s="0" t="s">
+      <x:c r="E132" s="0" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="2">
-        <x:v>46290</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B133" s="2">
-        <x:v>46175</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D133" s="0" t="s">
+      <x:c r="E133" s="0" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...18 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tenders and Offers</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Area</vt:lpstr>
       <vt:lpstr>Tenders and Offers!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>