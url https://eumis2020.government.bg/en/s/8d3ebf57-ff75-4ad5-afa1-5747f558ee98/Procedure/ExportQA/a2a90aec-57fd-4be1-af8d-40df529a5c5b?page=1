--- v0 (2026-05-17)
+++ v1 (2026-09-05)
@@ -1,69 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87f5a74af8446f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af5f7af11b264d4a823b52a4735d599c.psmdcp" Id="R4db14b442f5a417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8390b4de187c4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e444ed46fc23402fbe545c9c225ad726.psmdcp" Id="Rfef7bc501e7848b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Procedure clarifications" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Reg. number</x:t>
   </x:si>
   <x:si>
     <x:t>Sending date</x:t>
   </x:si>
   <x:si>
     <x:t>Question</x:t>
   </x:si>
   <x:si>
     <x:t>Clarrifications</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.003-Q004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В Условията за кандидатстване е посочено, че за целите на процедурата под „годишен оборот“ на ЮЛНЦ се разбират нетните приходи от продажби от стопанската дейност плюс приходите от нестопанската дейност за съответната финансова година, а общият оборот за последните две приключили финансови години следва да бъде не по-малък от 30% от стойността на исканото финансиране.
+Следва ли от това да се разбира, че за да бъде допустимо като кандидат, ЮЛНЦ задължително трябва да е извършвало стопанска дейност и да има отчетени приходи от такава дейност?
+Допустимо ли е ЮЛНЦ, което не е извършвало стопанска дейност и има отчетени нетни приходи от продажби от стопанска дейност в размер на 0 лв. за едната или и за двете последни приключили финансови години, да кандидатства по процедурата, при условие че:
+- е регистрирано за осъществяване на дейност в обществена полза;
+- отговаря на останалите изисквания за допустимост;
+- има приходи от нестопанска дейност;
+- сборът на приходите му от нестопанска дейност за последните две приключили финансови години е равен или по-голям от 30% от стойността на исканото финансиране?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 4 към 29.06.2026 г. (отговор на въпрос 4). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в секция „Процедури“, рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.003-Q003</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос относно допустимостта на народните читалища по процедурата
 На основание публикуваните Условия за кандидатстване по процедурата „Подкрепа на уязвими групи за достъп до висше образование“, моля за разяснение относно статута на народните читалища, регистрирани като юридически лица с нестопанска цел в обществена полза по реда на ЗЮЛНЦ.
 Конкретно, моля да бъде уточнено:
 Допустими ли са народните читалища като кандидати (бенефициенти) по процедурата, при условие че:
 са регистрирани като ЮЛНЦ в обществена полза;
 имат най-малко 2 години доказуем опит в образователни дейности и/или работа с уязвими групи;
 отговарят на изискванията за прилагане на режим „минимална помощ“ (de minimis) по отношение на допустимите за тях дейности;
 В случай че народните читалища не са допустими като кандидати, допустимо ли е тяхното участие като партньори по проектни предложения, подадени от други допустими кандидати, и при какви условия;
 Има ли специфични ограничения или допълнителни изисквания, произтичащи от Закона за народните читалища, които следва да бъдат съобразени при участието им като кандидат или партньор по настоящата процедура.
 Разяснението е необходимо с цел коректно планиране на проектното предложение и недопускане на несъответствие с критериите за допустимост.</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 3 към 15.01.2026 г. (отговор на въпрос 3). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в секция „Процедури“, рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.003-Q002</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 1. В Условията за кандидатстване е записано, че „Кандидатстването във висше училище на учениците, участвали в Поддейност 2.1, е задължително, когато са положили успешно ДЗИ и получават диплома за средно образование.“ В същото време, в раздела за единични разходи (ТЕРЕС-ПО) е предвидена ставка от 120 лв. за лице, което е завършило обучението и се е явило на ДЗИ, но не се изисква да е кандидатствало във ВУ.
@@ -474,115 +489,129 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D4"/>
+  <x:dimension ref="A1:D5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46032.5244201042</x:v>
+        <x:v>46196.8814216782</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>45940.4061155324</x:v>
+        <x:v>46032.5244201042</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>45934.4547944676</x:v>
+        <x:v>45940.4061155324</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45934.4547944676</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Procedure clarifications</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Area</vt:lpstr>
       <vt:lpstr>Procedure clarifications!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>